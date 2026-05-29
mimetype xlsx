--- v0 (2026-04-13)
+++ v1 (2026-05-29)
@@ -54,94 +54,94 @@
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 de 2026</t>
   </si>
   <si>
     <t>Claílson Chaves - Primeiro - Secretário</t>
   </si>
   <si>
     <t>"MODIFICA-SE O ART. 1º DO PROJETO DE LEI N° 043/2025, QUE "DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS DO MUNICÍPIO DE CHAPADA GAÚCHA - MG, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 de 2026</t>
   </si>
   <si>
     <t>"INCLUA-SE PARÁGRAFO ÚNICO AO ART. 1º DO PROJETO DE LEI Nº 043/2025, QUE "DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS DO MUNICÍPIO DE CHAPADA GAÚCHA - MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 43 de 2025</t>
   </si>
   <si>
-    <t>Claílson Chaves - Primeiro - Secretário,Inaldo Barbosa</t>
+    <t>Clailson Chaves,Inaldo Barbosa</t>
   </si>
   <si>
     <t>“INSTITUI NOVO PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO, DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>Aguardando parecer conjunto das comissões</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 19 de 2025</t>
   </si>
   <si>
-    <t>Claílson Chaves - Primeiro - Secretário,Jazilma Gonçalves</t>
+    <t>Claílson Chaves - Primeiro - Secretário,Jazilma       Gonçalves</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01 AO PROJETO DE LEI N° 047/2025_x000D_
 "Altera a redação do art. 1º do Projeto de Lei nº 047/2025."</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 47 de 2025</t>
   </si>
   <si>
     <t>Luana Silva,Raiane Muller</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONÍVEIS E INDISPONÍVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE CHAPADA GAÚCHA-MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>Despacho</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 52 de 2025</t>
   </si>
   <si>
     <t>José Rone Rodrigues Pereira - Prefeito Municipal</t>
   </si>
   <si>
     <t>""ALTERA A REDAÇÃO DO INCISO III DO ART. 3º DA LEI MUNICIPAL N° 1.104/2025, QUE DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS, SUCATAS, CHASSIS, CARCAÇAS OU PARTE DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS E DEMAIS LOGRADOUROS DO MUNICÍPIO DE CHAPADA GAÚCHA/MG".</t>
   </si>
   <si>
     <t>Requerimento Legislativo nº 4 de 2026</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves</t>
+    <t>Jazilma       Gonçalves</t>
   </si>
   <si>
     <t>"REQUERER A DISPENSA DE DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL REFERENTE AS MATÉRIAS APROVADAS, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA."</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 50 de 2025</t>
   </si>
   <si>
     <t>Luana Silva,Mauro Belegante,Raiane Muller</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A  OBRIGATORIEDADE DA DIVULGAÇÃO DE LISTAGENS DE PACIENTES QUE AGUARDAM POR CONSULTAS COM MÉDICOS ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DE SAÚDE MUNICIPAL DE CHAPADA GAÚCHA.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 51 de 2025</t>
   </si>
   <si>
     <t>Mauro Belegante</t>
   </si>
   <si>
     <t>"ALTERA A DENOMINAÇÃO DA RUA NOVO HORIZONTE, NO BAIRRO NOVO HORIZONTE, NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
 </sst>
 </file>
 
@@ -463,51 +463,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.5703125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="52" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="54.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="253.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">