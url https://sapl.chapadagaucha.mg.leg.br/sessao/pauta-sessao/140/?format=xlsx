--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -36,51 +36,51 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
-    <t>Claílson Chaves - Primeiro-Secretário</t>
+    <t>Claílson Chaves - Primeiro - Secretário</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL EDITE LEI PARA CONCESSÃO, DE FORMA RETROATIVA, DA CONTAGEM DO TEMPO DE SERVIÇO AOS SERVIDORES PÚBLICOS MUNICIPAIS, REFERENTE AO PERÍODO COMPREENDIDO ENTRE 27 DE MAIO DE 2020 E 31 DE DEZEMBRO DE 2021.”</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Mauro Belegante</t>
   </si>
   <si>
     <t>“REQUERER AO PREFEITO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE SAÚDE, O ENVIO DE INFORMAÇÕES A ESTA CASA LEGISLATIVA.”</t>
   </si>
   <si>
     <t>Requerimento Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Luana Silva,Raiane Muller</t>
   </si>
   <si>
     <t>“REQUERER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE EXERCER A DEMOCRACIA COM A PARTICIPAÇÃO DA POPULAÇÃO.”</t>
   </si>
@@ -405,51 +405,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="34.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="251.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">