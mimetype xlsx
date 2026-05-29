--- v0 (2026-01-12)
+++ v1 (2026-05-29)
@@ -10,3537 +10,3528 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2717" uniqueCount="1153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2717" uniqueCount="1150">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Inaldo da Silva Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf</t>
   </si>
   <si>
     <t>"PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 004/2025 ALTERA DISPOSITIVOS DA LEI ORGÂNICA MUNICIPAL DE CHAPADA GAÚCHA/MG."</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal</t>
   </si>
   <si>
     <t>José Rone Rodrigues Pereira</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS E A TAXA DE COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMILICIARES (TRSD), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR NO 493/2002, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISSQN, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
     <t>Luana Silva</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA JOVEM CAPITALISTA, QUE TRATA DA INCLUSÃO DAS DISCIPLINAS DE EDUCAÇÃO FINANCEIRA, POLÍTICA E DIREITO NO CURRÍCULO DO ENSINO FUNDAMENTAL DAS ESCOLAS MUNICIPAIS DE CHAPADA GAÚCHA/MF VINCULADAS À SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTO NO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO-IPTU, FIXA E ESTABELECE O CALENDÁRIO ANUAL DE ARRECADAÇÃO E INCETIVO AO PAGAMENTO DO IPTU PARA O EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REAJUSTE DAS REMUNERAÇÕES DO PESSOAL DO MAGISTÉRIO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL ESTABELECIDO PELA LEI Nº 11.738 DE 16 DE JULHO DE 2008."</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CHAPADA GAÚCHA, CONFORME ÍNDICE ESTABELECIDO NA LEI MUNICIPAL 690 DE  06 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GABIENTE DA PRESIDÊNCIA - GAB</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf</t>
   </si>
   <si>
     <t>"REVISA A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG PARA O EXERCÍCIO FINANCEIRO DE 2025 E ATUALIZA A LEI MUNICIPAL Nº 915/2021- PLANO PLURIANUAL PAR AO PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL (LOA) PARA O EXERCÍCIO FINANCEIRO DE 2025."</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CLAILSON CHAVES, LUANA SILVA, MAURO BELEGANTE E RAIANE MULLER</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE IDENTIFICAÇÃO OBRIGATÓRIA DOS VEÍCULOS OFICIAIS E A SERVIÇO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf</t>
   </si>
   <si>
     <t>"VEDA A NOMEAÇÃO DE PESSOAS CONDENADAS POR CRIMES DE VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Mauro Belegante</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA ELOE LUIZ GABRIEL, O LOGRADOURO PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL (CREAS) NO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA-MG A DESAFETAR IMÓVEL CONSTANTE DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 731/2016, QUE MODIFICA O QUANTITATIVO DE VAGAS PARA OS CARGOS DE OPERADOR DE MÁQUINAS, OPERADOR DE MOTONIVELADORA E MECÂNICO, ALTERA REQUISITOS E ESTABELECE NOVA REMUNERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1000, DE 16 D EJUNHO DE 2023, PARA CRIAR OS CARGOS DE ASSESSOR CONTÁBIL, GERENTE DE IDENTIFICAÇÃO E REGISTRO, E DIRETOR DE DISTRITOS E COMUNIDADES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O TERMO DE CESSÃO DE USO DE BENS E IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº731/2016, QUE CRIA CARGOS PÚBLICOS TEMPORÁRIOS NO ÂMBITO DO SERVIÇO DE VISITAÇÃO DOMICILIAR E DO SERVIÇO DE CONVICÊNCIA E FORTALECIMENTO DE VÍNCULOS- SCFV, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE IDENTIFICAÇÃO OBRIGATÓRIA DOS VEÍCULOS OFICIAIS E A SERVIÇO DO MUNICÍPIO DE CHAPADA-GAÚCHA-MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA "MAIO LARANJA" DE PROTEÇÃO A CRIANÇAS E ADOLESCENTES CONTRA O ABUSO E A EXPLORAÇÃO SEXUAL NO MUNÍCIPIO DE CHAPADA GAÚCHA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE EDUCAÇÃO EM TEMPO INTEGRAL NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O REGULAMENTO DO TRANSPORTE ESCOLAR DO MUNICÍPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>Raiane Muller, Luana Silva, Mauro Belegante</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf</t>
+    <t>Luana Silva, Mauro Belegante, Raiane Muller</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A IDENTIFICAÇÃO E DIVULGAÇÃO DE INFORMAÇÕES REFERENTES AOS IMÓVEIS LOCADOS PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 077/97, DE 23 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>Luana Silva, Mauro Belegante, Raiane Muller</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE SAÚDE MENSTRUAL NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Mauro Belegante, Luana Silva, Raiane Muller</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA MUNICIPAL DE CAPACITAÇÃO Е INOVAÇÃO NO AGRONEGÓCIO "CHAPADA GAUCHA: TRADIÇÃO, DENOMINADA CERRADO E SUSTENTABILIDADE", E DÁ OUTRAS PROVIDÉNCIAS."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI Nº 1.053/2024, QUE DISPÕE SOBRE O REGIME DE PLANTÃO OBRIGATÓRIO PARA FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE CHAPADA GAÚCHA/MG."</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DOAÇÃO DO BEM IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N° 1.000, DE 16 DE JUNHO DE 2023, PARA CRIAR OS CARGOS DE ESPECIALISTA CONTÁBIL E FINANCEIRO, GERENTE DE IDENTIFICAÇÃO E REGISTRO, E DIRETOR DE DISTRITOS E COMUNIDADES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N° 731/2016, QUE CRIA OS CARGOS PÚBLICOS TEMPORÁRIOS NO ÂMBITO DO SERVIÇO DE VISITAÇÃO DOMICILIAR E DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS - SCFV, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>Clailson Chaves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf</t>
+    <t>Claílson Chaves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A EDUCAÇÃO ESCOLAR QUILOMBOLA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR EVENTOS COM O APOIO E PATROCÍNIO DE EMPRESAS PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2025, E ATUALIZA A LEI MUNICIPAL Nº. 915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2025, ALTERA A DESTINAÇÃO DE EMENDAS IMPOSITIVAS E ATUALIZA A LEI MUNICIPAL Nº. 915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Inaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI Nº 773, DE 30 DE OUTUBRO DE 2017."</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS, SUCATAS, CHASSIS, CARCAÇAS OU PARTE DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS E DEMAIS LOGRADOUROS DO MUNICÍPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA, A LEI FEDERAL Nº 12.846, DE 1º DE AGOSTO DE 2013 (LEI ANTICORRUPÇÃO), QUE DISPÕE SOBRE A RESPONSABILIZAÇÃO ADMINISTRATIVA E CIVIL DE PESSOAS JURÍDICAS PELA PRÁTICA DE ATOS CONTRA A ADMINISTRAÇÃO PÚBLICA."</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNÍCIPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ANEXOS DE METAS ANUAIS, METAS FISCAIS ATUAIS COMPARADAS COM AS METAS FISCAIS FIXADAS NOS TRÊS EXERCÍCIOS ANTERIORES, RECEITAS, DESPESAS E RESULTADO PRIMÁRIO CONSTANTES DA LEI MUNICIPAL N 1.096, DE 18 DE SETEMBRO DE 2025- LEI DE DIRETRIZES ORÇAMENTÁRIAS -LDO/2026.”</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Luana Silva, Raiane Muller</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O TÍTULO “CHAPADENSE DESTAQUE" NO ÂMBITO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA PARA ESTUDANTES DO ENSINO FUNDAMENTAL E MÉDIO DAS ESCOLAS DE ENSINO PÚBLICAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf</t>
   </si>
   <si>
     <t>"RECONHЕСЕ СОМO POLÍTICA PÚBLICA DE PREVENÇÃO ÀS DROGAS NO MUNICÍPIO DE CHAPADA GAUCHA 0 PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA – PROERD, E AUTORIZA APOIAR EFETIVAMENTE SEU DESENVOLVIMENTO."</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Clailson Chaves, Inaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf</t>
   </si>
   <si>
     <t>“INSTITUI NOVO PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO, DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DA CRIANÇA ALFABETIZADA NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 1.° DA LEI MUNICIPAL NO 215/2000, QUE DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 3.° DA LEI NO 066/97, DA COMPOSICÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO DO MUNICÍPIO DE CHAPADA GAÚCHA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>Raiane Muller, Luana Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONÍVEIS E INDISPONÍVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE CHAPADA GAÚCHA-MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO DA DEMANDA ATENDIDA E DA LISTA DE ESPERA POR VAGAS NAS CRECHES DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE VÍDEO, COM DISPOSITIVO DE GRAVAÇÃO DE IMAGEM, NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE CHAPADA GAÚCHA E ĐÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A  OBRIGATORIEDADE DA DIVULGAÇÃO DE LISTAGENS DE PACIENTES QUE AGUARDAM POR CONSULTAS COM MÉDICOS ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DE SAÚDE MUNICIPAL DE CHAPADA GAÚCHA.”</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A DENOMINAÇÃO DA RUA NOVO HORIZONTE, NO BAIRRO NOVO HORIZONTE, NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf</t>
   </si>
   <si>
     <t>""ALTERA A REDAÇÃO DO INCISO III DO ART. 3º DA LEI MUNICIPAL N° 1.104/2025, QUE DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS, SUCATAS, CHASSIS, CARCAÇAS OU PARTE DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS E DEMAIS LOGRADOUROS DO MUNICÍPIO DE CHAPADA GAÚCHA/MG".</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O ART. 3º-A À LEI MUNICIPAL N° 1.103/2025, QUE DISPÕE SOBRE A CESSÃO DE USO DE BENS IMÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>PDLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf</t>
   </si>
   <si>
     <t>"APROVA A DILATAÇÃO DO PRAZO PARA ENVIO DO PROJETO DE LEI DO PLANO PLURIANUAL (PPA 2026-2029) E DO PROJETO DE LEI DA LEI ORÇAMENTÁRIA ANUAL (LOA 2026)."</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR GERALDO BATISTA FERREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Vicente Almeida</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR MÁRCIO ALMEIDA BERNARDINO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA ELLANE RUDNEI LEITE SILVA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR VALDECI LIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf</t>
+    <t>Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR FÁBIO APARECIDO DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA JOSEMARY LISBOA LOPES DA SILVA (MEIRY LOPES) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>Raiane Muller</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR CARLOS ANTÔNIO RODRIGUES  CORREIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Pascoal Durães</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR CHRISTIANO OLIVEIRA PRATES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Jamerson  Macedo</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR ADÃO PEREIRA DE SÁ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA JAQUELINE ALEXANDRA JESUS DOS NAVEGANTES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA GILMA LOPES MUNIZ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE CHAPAGA GAÚCHA REFERENTES AO EXERCÍCIO FINANCEIRO DE 2014."</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>PRERS</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Inaldo da Silva Barbosa, Jamerson Barbosa Macêdo, Jazilma Gonçalves Chaves, Vicente Gonçalves de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE VIAGEM A SERVIÇO E A CONCESSÃO DE DIÁRIA A SERVIDORES E A VEREADORES DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf</t>
   </si>
   <si>
     <t>"CRIA A PROCURADORIA LEGISLATIVA NA ESTRUTURA FUNCIONAL DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA RESOLUÇÃO 08/23 QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO N° 002/2021, DE 20 DE OUTUBRO DE 2021, QUE CRIA NA ESTRUTURA DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA O CENTRO DE APOIO AO CIDADÃO E À SOCIEDADE CIVIL - CAC, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO 11/25 QUE DISPÕE SOBRE VIAGEM A SERVIÇO E A CONCESSÃO DE DIÁRIA A SERVIDORES E A VEREADORES DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS ."</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA E DÁ NOVA REDACÃO A ARTIGO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL CHAPADA GAÚCHA, MG. INSTITUÍDO PELA RESOLUÇÃO N° 17 DE 2002.”</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>Clailson Chaves, Jamerson  Macedo, Jazilma Gonçalves, Luana Silva, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf</t>
+    <t>Clailson Chaves, Jamerson  Macedo, Jazilma       Gonçalves, Luana Silva, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER A CRIAÇÃO DA COMISSÃO ESPECIAL DE INQUÉRITO. "</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PREFEITO MUNICIPAL CÓPIA DO PROCESSO DE NOTIFICAÇÃOEXTRAJUDICIAL E LAUDO TÉCNICO DA PRAÇA EUCLÉSIO GOBBI."</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves, Pascoal Durães, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf</t>
+    <t>Jazilma       Gonçalves, Pascoal Durães, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PREFEITO MUNICIPAL LAUDO TÉCNICO SOBRE A OBRA DE CALÇAMENTO DAS RUAS DO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"SOLICITA AO PREFEITO MUNICIPAL ATUALIZAÇÃO NO PORTAL DA TRANSPARÊNCIA PARA FINS DE CUMPRIMENTO DO DIREITO À INFORMAÇÃO."</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÃOES RELATIVAS AO SERVIÇO DE TRANSPORTE ESCOLAR DO MUNÍCIPIO DE CHAPADA-GAÚCHA-MG."</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES RELATIVAS AO SERVIÇO DE MANUTENÇÃO E MELHORAMENTO DA ILUMINAÇÃO PÚBLICA DAS RUAS, AVENIDAS E PRAÇA DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER DISPONIBILIZAÇÃO DO ROL DOS CONTRATADOS QUE FORAM ADITIVADOS DE 2024 PARA 2025."</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER AO PREFEITO MUNICIPAL DE CHAPADA GAÚCHA-MG, INFORMAÇÕES, RELATIVAS AO PORTAL DA TRANSPARÊNCIA E ENCAMINHAMENTO DE CONTRATOS À CÂMARA MUNICIPAL."</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA DESTINADA A DISCUTIR E GERAR UM DEBATE CONSTRUTIVO COM A POPULAÇÃO RESIDENTE NAS COMUNIDADES RURAIS DO MUNICÍPIO DE CHAPADA GAÚCHA -MG, BEM COMO NOS DISTRITOS DE RETIRO VELHO E VILA BOM JESUS DE MINAS, ACERCA DOS RECORRENTES PROBLEMAS RELACIONADOS AO ABASTECIMENTO DE ÁGUA NESSAS LOCALIDADES."</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA CONVOCADO O SECRETÁRIO DE SAÚDE A FIM DE PRESTAR ESCLARECIMENTOS SOBRE A EXECUÇÃO ORÇAMENTÁRIA."</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES AO SECRETÁRIO DE SAÚDE, SOLICITANDO AS NOTAS FISCAIS DE REMÉDIOS COMPRADOS DE JANEIRO A MAIO DE 2025."</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>Inaldo Barbosa, Clailson Chaves, Jamerson  Macedo, Jazilma Gonçalves, Luana Silva, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf</t>
+    <t>Clailson Chaves, Inaldo Barbosa, Luana Silva, Jamerson  Macedo, Jazilma       Gonçalves, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE EXERCER A DEMOCRACIA COM A PARTICIPAÇÃO DA POPULAÇÃO, ESPECIALMENTE PARA TRATAR SOBRE: PROJETO DE LEI COMPLEMENTAR 01/2025 - QUE DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS Е A TAХA DE COLETA. TRANSPORTE. TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMILICIARES (TRSD), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL POR INTERMÉDIO DO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. RONI CONTADOR O ENVIO A ESTA CASA LEGISLATIVA, CÓPIA DE TODAS AS NOTAS FISCAIS REFERENTES À AQUISIÇÃO DE MEDICAMENTOS REALIZADAS PELA SECRETARIA MUNICIPAL DE SAÚDE NO EXERCÍCIO DE 2025. "</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER AO PREFEITO MUNICIPAL E SUA SECRETARIA COMPETENTE QUE ENCAMINHEM A ESTA CASA LEGISLATIVA, NO PRAZO DE 15 (QUINZE) DIAS, CÓPIAS DE TODOS OS DOCUMENTOS E NOTAS FISCAIS REFERENTES ÀS DESPESAS REALIZADAS COM A FESTA DA SERRA, NO DISTRITO DE SERRA DAS ARARAS, NO EXERCÍCIO DE 2025.”</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES AO PLENÁRIO DA CÂMARA DE VEREADORES DE CHAPADA GAÚCHA/MG, AO SENHOR PRESIDENTE, INALDO DA SILVA BARBOSA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER QUE SEJA CONVOCADO A SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS A SRA. NESSIA SOUZA MAGALHÃES PARA COMPARECER NA 11ª SESSÃO ORDINÁRIA DIA 18-08-2025."</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA, TODA DOCUMENTAÇÃO REFERENTE AO PROCESSO DE LICITAÇÃO DA UNIDADE BÁSICA DE SAÚDE (UBS).”</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA PELO SECRETÁRIO MUNICIPAL DE CULTURA, AS SEGUINTES INFORMAÇÕES DE INTERESSE PÚBLICO, BEM COMO A CONVOCAÇÃO DO SECRETÁRIO SUPRACITADO NA PRÓXIMA SESSÃO LEGISLATIVA DO MÊS DE SETEMBRO DE 2025."</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER A DISPENSA DE DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL REFERENTE AS MATÉRIAS APROVADAS, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA."</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf</t>
   </si>
   <si>
     <t>“REQUERER QUE, APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA DESTINADA A ANÁLISE DISCUSSÃO DO PLANO PLURIANUAL E (PPA), RECENTEMENTE PROTOCOLADO PELO PODER EXECUTIVO NESTA CASA LEGISLATIVA.”</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER À PRESIDÊNCIA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, A FIM DE DEBATER A SITUAÇÃO ATUAL DO GINÁSIO POLIESPORTIVO JOÃO EWERLING."</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA, COM A DEVIDA BREVIDADE, O ENCAMINHAMENTO DE TODOS OS DOCUMENTOS REFERENTES À FASE INTERNA DO PROCESSO N° 26/2025 (DFD, EТР, TERMO DE REFERÊNCIA E PESQUISA DE PREÇOS), INCLUINDO TAMBÉM A DEFINIÇÃO DA FORMA E DOS CRITÉRIOS DE SELEÇÃO DO FORNECEDOR. O PARECER JURÍDICO COM TODO O PROCESSO. E QUAL O NOME DA EMPRESA ESCOLHIDA."</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA, CÓPIA DE TODAS AS COMUNICAÇÕES (OFÍCIOS OU SIMILARES) ENTRE A PREFEITURA E O ÓRGÃO FISCALIZADOR ARSAE, BEM COMO, TODA COMUNICAÇÃO FORMAL ENTRE A PREFEITURA E A COPASA, DOS ÚLTIMOS DOIS MESES REFERENTE A FALTA DE ÁGUA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf</t>
   </si>
   <si>
     <t>"A CÂMARA MUNICIPAL DE CHAPADA GAÚCHA - MG, POR MEIO DAS VEREADORAS RAIANE PEREIRA MULLER E LUANA GOMES DA SILVA, MANIFESTA, APÓS DELIBERADO PELO PLENÁRIO, MOÇÃO DE APLAUSO AOS PROFESSORES DO MUNICIPIO DE CHAPADA GAÚCHА."</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTA SUBSCREVE, CLAILSON DE OLIVEIRA CHAVES, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, APRESENTA MOÇÃO DE REPÚDIO À PROPOSTA DE EMENDA À CONSTITUIÇÃO (PEC) Nº 24/2023, PELA TENTATIVA AUTORITÁRIA DE RETIRAR DA CONSTITUIÇÃO ESTADUAL A EXIGÊNCIA DE REFERENDO POPULAR PARA A PRIVATIZAÇÃO DA COPASA."</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf</t>
   </si>
   <si>
     <t>"VETO AO PROJETO DE LEI Nº 09/2025, QUE DISPÕE SOBRE A IDENTIFICAÇÃO OBRIGATÓRIA DOS VEÍCULOS OFICIAIS E A SERVIÇO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf</t>
   </si>
   <si>
     <t>VЕТО AO PROJETO DE LEI Nº 17/2025 QUE "DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 001/2025."</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 002/2025."</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 003/2025."</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 004/2025."</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 005/2025."</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Roni Contador</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 006/2025."</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 007/2025."</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 008/2025."</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 009/2025."</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 010/2025."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 011/2025."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 012/2025."</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 013/2025."</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 014/2025."</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 015/2025."</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 016/2025."</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 017/2025."</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>João Lopes</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 018/2025."</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 019/2025."</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 020/2025."</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 021/2025."</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 022/2025."</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 023/2025."</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Sinelton Rubens</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 024/2025."</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 025/2025."</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 026/2025."</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 027/2025."</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 028/2025."</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Professora Aurelice</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº029/2025."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 030/2025."</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 031/2025."</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 032/2025."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 033/2025."</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 034/2025."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Cloves dos Patos</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 035/2025."</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 036/2025."</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 037/2025."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 038/2025."</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 039/2025."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 040/2025."</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Marcelo Motos</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 041/2025."</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 042/2025."</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 043/2025."</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 044/2025."</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS DO EXERCÍCIO FINANCEIRO DE 2024"</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM LÂMPADAS DE LED EM TODO O TERRITÓRIO DO MUNICÍPIO, INCLUINDO OS DISTRITOS DE SERRA DAS ARARAS, RETIRO VELHO E BOM JESUS DE MINAS."</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE PARA INSTITUIR UM MÉTODO, SEJA POR MEIO DE DOAÇÃO OU OUTRO INSTRUMENTO LEGAL, QUE PERMITA AO MUNICÍPIO GARANTIR TERRENOS PARA AS IGREJAS E ORGANIZAÇÕES RELIGIOSAS DE NOSSA COMUNIDADE."</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJA IMPLANTADO TRANSPORTE ESCOLAR PARA ATENDER OS BAIRROS SAGRADA FAMÍLIA 1, SAGRADA FAMÍLIA 2, PORTAL DO SOL E DEMAIS BAIRROS QUE HOUVER NECESSIDADE A FIM DE GARANTIR O ACESSO DOS ALUNOS ÀS UNIDADES DE ENSINO MUNICIPAIS E ESTADUAIS."</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJAM INSTALADAS ACADEMIAS AO AR LIVRE E PARQUES INFANTIS EM TODOS OS BAIRROS DO MUNICÍPIO, COM O OBJETIVO DE PROMOVER O LAZER, A SAÚDE E A INTEGRAÇÃO SOCIAL DA POPULAÇÃO."</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO, COM URGÊNCIA, DE UM GALPÃO COBERTO DESTINADO À REALIZAÇÃO DA FEIRA LIVRE DA CIDADE, COM ESTRUTURA ADEQUADA PARA ATENDER FEIRANTES E CONSUMIDORES."</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJA REALIZADO UM PLANO EMERGENCIAL PARA A PAVIMENTAÇÃO DE TODAS AS RUAS QUE AINDA NÃO POSSUEM PAVIMENTAÇÃO NA SEDE DO MUNICÍPIO E NOS DISTRITOS."</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJAM ADOTADAS MEDIDAS PARA A IMPLEMENTAÇÃO DE UM PROGRAMA HABITACIONAL COM A CONSTRUÇÃO DE CASAS POPULARES DESTINADAS A ATENDER AS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO CATARINA, NA COMUNIDADE GAVIÃO, PARA LIGAR AS COMUNIDADES DE GAVIÃO E RIACHINHO, PROMOVENDO ACESSIBILIDADE, SEGURANÇA E DESENVOLVIMENTO PARA A REGIÃO."</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO RIBEIRÃO, NA ALTURA DA ASSOCIAÇÃO COMUNITÁRIA, NA COMUNIDADE RIBEIRÃO DE AREIA, COM O OBJETIVO DE MELHORAR A MOBILIDADE E A SEGURANÇA DOS MORADORES."</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO DE UMA PRAÇA DE EVENTOS A SER DENOMINADA “PRAÇA DOS CAMELÔS”, NO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE REALIZAR A AMPLIAÇÃO DO HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA, EM ESPECIAL CONSTRUÇÃO DE LEITOS, MASCULINO E FEMININO, LABORATÓRIO PARA COLETA DE EXAMES E GARAGEM COBERTA PARA OS VEÍCULOS DA ÁREA DA SAÚDE."</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR SERVIÇOS DE CASCALHAMENTO DA ESTRADA DENOMINADA"LINHA NOVO HORIZONTE"."</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf</t>
   </si>
   <si>
     <t>" REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR SERVIÇOS DE CASCALHAMENTO DA ESTRADA DE LIGAÇÃO DA CIDADE CHAPADA GAÚCHA À COMUNIDADE PARATERRA 1."</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR MONITORES ESCOLARES, NOS VEÍCULOS DE TRANSPORTE ESCOLAR DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A REALIZAÇÃO DE CALÇAMENTO OU ASFALTAMENTO EM PEQUENOS TRECHOS ADJACENTES À CRECHE CRIANÇA FELIZ E SEU ANEXO, BEM COMO A CONSTRUÇÃO DE CALÇADAS EM TODO O ENTORNO."</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DE MANILHAMENTO OU CONSTRUÇÃO D EPONTE CONFORME INDICAR O SETOR DE ENGENHARIA DA PREFEITURA MUNICIPAL, NA VEREDA DA ESTIVA, NAS PROXIMIDADES DA CASA DO SENHOR PEDRO DA ESTIVA, NA ESTRADA DE LIGAÇÃO DA COMUNIDADE ESTIVA À COMUNIDADE BOI."</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS PARA IMPLANTAÇÃO E INSTALAÇÃO DE UMA UBS NO BAIRRO JARDIM DA PAZ, NA CIDADE DE CHAPADA GAÚCHA, E NESSE SENTIDO, ATÉ QUE SEJA EFETIVADO A CONSTRUÇÃO PARA A REFERIDA UNS, QUE SEJA PROVIDENCIADO O ALUGUEL DE IMÓVEL PARA O FUNCIONAMENTO DA UBS- UNIDADE BÁSICA DE SAÚDE."</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR SERVIÇOS DE CASCALHAMENTO DA ESTRADA DE LIGAÇÃO DA CIDADE DE CHAPADA GAÚCHA À LOCALIDADE JOÃO BATE, NAS PROXIMIDADES DA DIVISA COM O MUNICÍPIO DE JANUÁRIA-MG."</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Raiane Muller, Mauro Belegante</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NA CONSTRUÇÃO DA PONTE SOBRE O RIO BOI PARA LIGAR A COMUNIDADE RIO DOS BOIS A COMUNIDADE RETIRO DOS BOIS."</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONTRUÇÃO DA PONTE SOBRE O RIO CATARINA A FIM DE BENEFICIAR AS COMUNIDADES RURAIS DO DISTRITO DE RETIRO VELHO, CEDRO, SANTO ANDRÉ, OLHOS D’ÁGUA, RIACHINHO, PRATA, GAVIÃO E ÁGUAS CLARAS."</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR PERFURAÇÃO E INSTALAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES, RIACHINHO, RETIRO NOVO, SUMIDOURO E RIACHO FUNDO."</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE FAZER CUMPRIR OS ARTIGOS 233 E 235 DA LEI MUNICIPAL Nº 148, DE 13 DE OUTUBRO DE 1998- CÓDIGO DE POSTURAS DO MUNICÍPIO NO SENTIDO DE PROIBIR A PERMANÊNCIA DE ANIMAIS SOLTOS EM LOGRADOUROS PÚBLICOS NA CIDADE DE CHAPADA GAÚCHA E DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE CONSTUIR BANHEIROS, INSTALAR ILUMINAÇÃO NO PARQUE DE EXPOSIÇÃO DE CHAPADA GAÚCHA, BEM COMO COLOCAR, BRITAS NAS AREAS DE CIRCULAÇÃO DO REFERIDO PARQUE."</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE INCLUIR ACESSIBILIDADE NO PARQUINHO INFANTIL QUE ESTÁ SENDO NA PRAÇA EUCLÉSIO GOBI, INCLUSIVE COM INSTALAÇÃO DE BRINQUEDOS E EQUIPAMENTOS INCLUSIVOS OU ADAPTADOS  PARA ACESSIBILIDADES, PARA POSSIBILITAR SUA UTILIZAÇÃO POR PESSOAS COM DEFICIÊNCIA, INCLUSIVE VISUAL OU COM MOBILIDADE REDUZIDA."</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DE REDUTOS DE VELOCIDADE (QUEBRA-MOLAS), NA AV. RIO GRANDE DO SUL, EM FRENTE A SORVETERIA TRILHAS DA AMAZONIA E DISTRIBUIDORA EMPORIO DA CERVEJA, NO CENTRO DA CIDADE DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA RIO DOS BOIS, NO BAIRRO SAGRADA FAMÍLIA II NESTA CIDADE DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DA PONTE SOBRE O CÓRREGO MARIMBAS NA LOCALIDADE BARRA DO PEQUI."</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS DE EXECUTAR PERFURAÇÃO E INSTALAÇÃO DE POÇO ARTESIANO NA COMUNIDADE BURAQUINHOS, PROXIMO À SEDE DA ASSOCIAÇÃO DA REFERIDA COMUNIDADE."</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR CALÇAMENTO NAS RUAS DO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Vicente Almeida, Inaldo Barbosa, Pascoal Durães</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DA PONTE SOB O CÓRREGO MARIMBAS."</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf</t>
   </si>
   <si>
     <t>"SOLICITA O ANTEPROJETO DE LEI QUE DISPÕE SOBRE O TRABALHO DOS AUXILIARES DE SERVIÇOS GERAIS E DOS SERVENTES ESCOLARES."</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL PROVIDÊNCIAS PROVIDÊNCIAS NO SENTIDO DE REALIZAR A LIMPEZA DO MATO/LIXO E MANUTENÇÃO NA ILUMINAÇÃO DA PRAÇA LOCALIZADA AO LADO DA CAPELA NOSSA SENHORA APARECIDA."</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL PROVIDÊNCIAS DE REALIZAR MANUTENÇÕES NA ILUMINAÇÃO PÚBLICA DOS BAIRROS SAGRADA FAMÍLIA I E II E NO DISTRITO DE SERRA DAS ARARAS ESPECIALMENTE NA RUA ENEDINA GUEDES."</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER PROVIDÊNCIAS NO SENTIDO DA CONSTRUÇÃO DA COZINHA COM REFEITÓRIO E COBERTURA ENTRE UM SAGUÃO E OUTRO NA ESCOLA MUNICIPAL SANTO ANTÔNIO, LOCALIZADA NO DISTRITO DE SERRA DAS ARARAS.”</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER PROVIDÊNCIAS NO SENTIDO DE ENVIAR PROJETO DE LEI À CÂMARA MUNICIPAL NO SENTIDO DE REALIZAR O CENSO MUNICIPAL PARA FINS DE LEVANTAMENTO DO QUANTITATIVO DE PESSOAS COM AUTISMO E DÉFICIT DE ATENÇÃO E HIPERATIVIDADE (TDАH)."</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA – MG A REVITALIZAÇÃO DO CANTEIRO CENTRAL DA AVENIDA GETÚLIO VARGAS, COM A SUBSTITUIÇÃO DOS MEIOS-FIOS EXISTENTES E A INSTALAÇÃO DE BLOQUETES INTERTRAVADOS DO TIPO “PAVER”, COM O OBJETIVO DE MELHORAR A INFRAESTRUTURA URBANA, A ESTÉTICA E A SEGURANÇA DO LOCAL”.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER APÓS A APROVAÇÃO DO PROJETO DE LEI 4721/24, QUE TRAMITA NA CÂMARA DOS DEPUTADOS, QUE SEJA INDICADO AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE QUE OS ÔNIBUS SEJAM DOADOS À SECRETARIA DE ESPORTES E SECRETARIA DE CULTURA, PARA ATENDER AS DEMANDAS DAS IGREJAS LOCAIS."</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER PROVIDÊNCIAS NO SENTIDO DE REALIZAR A REFORMA E INSTALAÇÃO DE REDES NA QUADRA POLIESPORTIVA LOCALIZADA NO ESTÁDIO MUNICIPAL PAULO HENRIQUE CORRADINI."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE DA PREFEITURA A ELABORAÇÃO E EXECUÇÃO DE PROJETO DE CONSTRUÇÃO DE UMA FAIXA MULTIFUNCIONAL DESTINADA À PRÁTICA DE CAMINHADA, CICLISMO CORRIDA, NA ENTRADA DA CIDADE DE CHAPADA GAÚCHA, AO LONGO DA BR OU VIA DE ACESSO PRINCIPAL.”</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER PROVIDÊNCIAS NO SENTIDO DE REALIZAR A CONSTRUÇÃO DE UMA SALA E AMPLIAÇÃO DA ÁREA PARA REFEITÓRIO NA ESCOLA MUNICIPAL QUILOMBOLA DE PRATA."</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA QUADRA POLIESPORTIVA NA COMUNIDADE QUILOMBOLA DO PRATA, LOCALIZADA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A CONSTRUÇÃO OU DESIGNAÇÃO DE UM ESPAÇO PARA UMA PEQUENA CAPELA ECUMÊNICA NO HOSPITAL MUNICIPAL JOSÉ CARDOSO DE OLIVEIRA, PROJETADA PARA QUE PACIENTES, FAMILIARES E FUNCIONÁRIOS POSSAM BUSCAR CONFORTO ESPIRITUAL, PRATICAR SUAS CRENÇAS E ENCONTRAR PAZ EM MOMENTOS DE DIFICULDADE."</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO DISTRITO DE RETIRO VELHO, LOCALIZADO NO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA CONSTRUÇÃO DA PRAÇA SR. DUCHIM NO BAIRRO NOVO HORIZONTE,CONTENDO: CALÇADAS NO ENTORNO PARA CAMINHADAS, ILUMINAÇÃO, QUADRAS DE AREIA, BANCOS, BRINQUEDOS (BALANÇO, ENTRE OUTROS PARA CRIANÇAS) E UMA ACADEMIA AO AR LIVRE.”</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA CONSTRUÇÃO DE UM CAMPO SOCIETY NO COMPLEXO ESPORTIVO (ESTÁDIO E QUADRA POLIESPORTIVA) NA CIDADE DE CHAPADA GAÚCHA – MG.”</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA IMPORTÂNCIA DA CONSTRUÇÃO DO PARQUE MUNICIPAL VEREDAS NO DISTRITO DE SERRA DAS ARARAS, CONTEMPLANDO: CONSTRUÇÃO DE RUA DE ACESSO CALÇADA, CAMPO SOCIETY, QUADRAS DE AREIA, QUADRA POLIESPORTIVA, CONSTRUÇÃO DE QUIOSQUES, PLANTIO DE ÁRVORES, E IMPLANTAÇÃO DE BALANÇOS E BRINQUEDOS NA VEREDAS DO FEIO, EM ÁREA PÚBLICA DE PROPRIEDADE DO MUNICIPIO.”</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL QUE ADOTE AS MEDIDAS NECESSÁRIAS, POR MEIO DA DEFESA CIVIL MUNICIPAL, PARA A CRIAÇÃO DE UMA BRIGADA MUNICIPAL DE INCÊNDIO E RESGATE NO MUNICÍPIO DE CHAPADA GAÚCHA -MG.”</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPLEMENTAÇÃO DE AULAS DE DANÇA E MÚSICA VOLTADAS ÀS CRIANÇAS E ADOLESCENTES DO MUNICIPIO, PODENDO SER VIABILIZADAS TAMBEM POR MEIO DO AUXILIO DE EMENDAS IMPOSITIVAS APRESENTADAS PELOS VEREADORES, A FIM DE CONTRIBUIR COM O CUSTEIO DO REFERIDO PROJETO."</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PONTO DE APOIO DA ASSISTÊNCIA SOCIAL NO DISTRITO DE RETIRO VELHO, LOCALIZADO NO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUE O PODER EXECUTIVO INICIE O PAGAMENTO DO PISO SALARIAL DOS ENFERMEIROS, INSTITUÍDO PELA LEI FEDERAL N° 14.434/2022, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA CONSTRUÇÃO DE UMA CASA DE APOIO À SAÚDE NA CIDADE DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUE O PODER EXECUTIVO INICIE OS PROCEDIMENTOS ADMINISTRATIVOS E ORÇAMENTÁRIOS PARA A PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE SANTA RITA, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUE O PODER EXECUTIVO INICIE OS PROCEDIMENTOS ADMINISTRATIVOS E ORÇAMENTÁRIOS PARA A PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE BURACOS, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DO SISTEMA DE MONITORAMENTO OLHO VIVO EM PONTOS ESTRATÉGICOS DO MUNICÍPIO DE CHAPADA GAÚCHA - MG E NO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAMENTO DA ESTRADA PRINCIPAL DO DISTRITO DE RETIRO VELHO E DA COMUNIDADE SUMIDOURO, NO MUNICÍPIO DE CHAPADA GAÚCHA – MG."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE COBERTURA DA QUADRA DA COMUNIDADE CATARINA, LOCALIZADA NO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>SUBPL</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTO NO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO-IPTU, FIXA E ESTABELECE O CALENDÁRIO ANUAL DE ARRECADAÇÃO E INCETIVO AO PAGAMENTO DO IPTU PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1.000, DE 16 DE JUNHO DE 2023, PARA CRIAR OS CARGOS DE ESPECIALISTA CONTÁBIL E FINANCEIRO, GERENTE DE DE IDENTIFICAÇÃO E REGISTRO, E DIRETOR DE DISTRITOS E COMUNIDADES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 18/2025: " DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 731/2016, QUE CRIA OS CARGOS PÚBLICOS TEMPORÁRIOS NO ÂMBITO DO SERVIÇO DE VISITAÇÃO DOMICILIAR E DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS- SCFV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI N° 020/2025: "INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA, O MÊS "MAIO LARANJA", DEDICADO À PROTEÇÃO DAS CRIANÇAS E DOS ADOLESCENTES CONTRA O ABUSO E A EXPLORAÇÃO SEXUAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTO Nº 01 AO PROJETO DE LEI N.º 16/2025_x000D_
 "DISPÕE SOBRE TERMO DE CESSÃO DE USO DE BENS IMÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI 031/2025:_x000D_
 "DISPÕE SOBRE A EDUCAÇÃO QUILOMBOLA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N° 01 AO PROJETO DE LEI N° 44/2025: "INSTITUI A POLÍTICA MUNICIPAL DA CRIANÇA ALFABETIZADA NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 01 AO PROJETO DE LEI N° 023/2025_x000D_
 "SUPRIMA-SE DO PROJETO DE LEI Nº 023/2025 О ARTIGO 2º DO PROJETO."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, Luana Silva</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°01 AO PROJETO DE LEI 26/2025_x000D_
 " SUPRIMA-SE O ART. 5° DO PROJETO DE LEI 26/2025, REMUNERANDO-SE OS DEMAIS ARTIGOS."</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATIVA N° 01, AO SUBSTITUTIVO DO PROJETO DE LEI Nº 003/2025"</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 001 AO PROJETO DE LEI N° 17/2025: ALTERA O PARÁGRAFO ÚNICO DO ART. 13 [...]”</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 002 AO PROJETO DE LEI N° 17/2025: ALTERA O ART. 52 [...]"</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 003 AO PROJETO DE LEI N° 17/2025: ALTERA O ART. 3° [...]”</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 004 AO PROJETO DE LEI N° 17/2025: ALTERA O §1°, DO ART. 50, [...]”</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01, AO PROJETO DE LEI N° 014/2025_x000D_
 "MODIFICA-SE O ART. 1º, INCISO III, DO PROJETO DE LEI Nº 014/2025."</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01, AO PROJETO DE LEI N° 019/2025._x000D_
 "MODIFICA-SE O ART. 2º DO PROJETO DE LEI Nº 019/2025."</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 02, AO PROJETO DE LEI Nº 019/2025_x000D_
 "MODIFICA-SE O INCISO II DO ART. 2º DO PROJETO DE LEI N° 019/2025"</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 03, AO PROJETO DE LEI N° 019/2025_x000D_
 "MODIFICA-SE O § 1º DO INCISO II DO ART. 2º DO PROJETO DE LEI Nº 019/2025"</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01 AO PROJETO DE LEI 26/2025_x000D_
 "ALTERA A REDAÇÃO DO § 1° DO ART. 1° DO PROJETO DE LEI 26/2025."</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°02 AO PROJETO DE LEI 26/2025_x000D_
 "MODIFICA-SE O ART. 1° DO PROJETO DE LEI 26/2025."</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N 01, AO PROJETO DE LEI N° 028/2025_x000D_
 “MODIFICA-SE O ART, 3° DO PROJETO DE LEI NO 28/2025, QUE DISPÕE SOBRE A DOAÇÃO DO BEM IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>CFOT - Comissão de Finanças, Orçamento e Tomada de Contas, Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf</t>
+    <t>CFOT - Comissão de Finanças, Orçamento e Tomada de Contas, Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI 08/2025 _x000D_
 “ALTERA A REDAÇÃO DO ART.1° DO PROJETO DE LEI 08/2025”</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI N° 042/2025_x000D_
 "Art. 1º O art. 7º do Projeto de Lei n° 042/2025 passa a vigorar com a seguinte redação[...]"</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI N° 045/2025_x000D_
 _x000D_
 "Altera a redação do inciso II, alínea "d", do art. 1º do Projeto de Lei nº 045/2025."</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02 AO PROJETO DE LEI N° 045/2025_x000D_
 "Modifica a alínea e do inciso I do art. 1º do Projeto de Lei nº 045/2025."</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Jamerson  Macedo, Raiane Muller</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01, AO SUBSTITUTIVO DO PROJETO de LEI N° 031/2025:_x000D_
 "Modifica-se o art. 10 do Substitutivo 01 do Projeto De Lei No 031/2025."</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N 02, AO SUBSTITUTIVO 01 DO PROJETO DE LEI N° 031 /2025:_x000D_
 "Modifica-se o art. 2°, inciso IX, do Substitutivo 01 do Projeto De Lei N° 031/2025."</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>Clailson Chaves, Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf</t>
+    <t>Claílson Chaves, Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01 AO PROJETO DE LEI N° 047/2025_x000D_
 "Altera a redação do art. 1º do Projeto de Lei nº 047/2025."</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI N° 53_x000D_
 _x000D_
 "Modifica a redação do art. 3º-A do Projeto de Lei que acrescenta dispositivo à Lei Municipal nº 1.103/2025, que dispõe sobre a cessão de uso de bens imóveis."</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>Clailson Chaves, Inaldo Barbosa, Jamerson  Macedo, Jazilma Gonçalves, Pascoal Durães, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf</t>
+    <t>Claílson Chaves, Inaldo Barbosa, Jamerson  Macedo, Jazilma       Gonçalves, Pascoal Durães, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01 AO PROJETO DE LEI N° 39/2025 "Modifica a redação do art. 4º"</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº01 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº02 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATIVA Nº03 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº04 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº05 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº01 AO PROJETO DE LEI Nº 38/2025 "No ANEXO IV [...]"</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº02 AO PROJETO DE LEI Nº 38/2025 "No ANEXO IV [...]"</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA ADITIVA DE PPA Nº 001/2025."</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01 AO PROJETO DE RESOLUÇÃO Nº 01/2025_x000D_
 ACRESCENTE-SE, ONDE CONVIER, AO PROJETO DE RESOLUÇÃO N° 01/2025 [...]</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01 AO PROJETO DE RESOLUÇÃO Nº 02/2025_x000D_
 ACRESCENTE-SE, ONDE CONVIER, AO PROJETO DE RESOLUÇÃO N° 02/2025 [...]</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>Luana Silva, Clailson Chaves, Jazilma Gonçalves, Raiane Muller, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>Luana Silva, Claílson Chaves, Jazilma       Gonçalves, Raiane Muller, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA ADITIVA N° 001 AO PROJETO DE LEI N° 17/2025: ACRESCENTE-SE O SEGUINTE § 3° AO ART. 2° [...]”</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01 AO PROJETO DE LEI COMPLEMENTAR N°01/2025._x000D_
 "ACRESCENTE-SE O SEGUINTE §3° AO ART 4° [...]"</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PROJETO DE LEI N° 041/2025_x000D_
 "Art. 1° O art. 1º do Projeto de Lei nº 041/2025 passa a vigorar com a seguinte redação[...]"</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PROJETO DE LEI N° 045/2025_x000D_
 "Acrescenta a alínea e ao inciso II do art. 1º do Projeto de Lei nº 045/2025, para incluir um representante de comunidades tradicionais na composição do conselho."</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 01 O PROJETO DE LEI N° 048/2025_x000D_
 "Acrescenta o Parágrafo único, ao artigo 1 do Projeto de Lei n° 048/2025."</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01, AO PROJETO DE LEI N° 043/2025:_x000D_
 "Inclui-se parágrafo único ao art. 1° do Projeto de Lei nº 043/2025"</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 01 AO PROJETO DE LEI N° 38/2025 "Incluam-se os parágrafos 2º e 3º ao art. 8º"</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº02 AO PROJETO DE LEI Nº 38/2025 "Inclua-se no ANEXO VI [...]"</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº03 AO PROJETO DE LEI Nº 38/2025 "Inclua-se no ANEXO VI [...]"</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>EMBC</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA DE BANCADA</t>
   </si>
   <si>
     <t>Jamerson  Macedo, Inaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE BENS PERMANENTES PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA, TAIS COMO MOBÍLIA, CAMAS, MÓVEIS, CADEIRAS PARA ADMINISTRAÇÃO DE MEDICAMENTOS, MONITOR MILTIPARÂMETRO, BOMBA DE INFUSÃO, CARDIOVERSOR, ENTRE OUTROS."</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf</t>
   </si>
   <si>
     <t>" KIT'S DE IRRIGAÇÃO E CAIXAS D'AGUA PARA OS PRODUTORES RURAIS DE CHAPAGA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Pascoal Durães, Vicente Almeida</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE VEÍCULO DESTINADO AO PONTO DE APOIO DA COMUNIDADE MARIMBAS, VINCULADO À UBS DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE TAMBORES DE LIXO PARA O DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE MANILHAS PARA MANUTENÇÃO DE PONTOS ESTRATÉGICOS COMUNIDADE SÃO FÉLIZ, BARREIRO NOVO E MARIMBAS."</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS)."</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Vicente Almeida, Pascoal Durães</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf</t>
   </si>
   <si>
     <t>"REFORMA DE PISO E MATERIAIS DE CONSTRUÇÃO PARA A ASSISTÊNCIA SOCIAL."</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA O POSTO DE SAÚDE DA MARIMBAS."</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Inaldo Barbosa, Jamerson  Macedo</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE."</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA A UBS (UNIDADE BÁSICA DE SAÚDE) DA COMUNIDADE RIO DOS BOIS."</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA OS PRODUTORES RURAIS DE CHAPADA GAÍCHA-MG."</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA."</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA A ASSOCIAÇÃO SÃO JOÃO BATISTA NO RIO DOS BOIS."</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf</t>
   </si>
   <si>
     <t>"COMPRAS DE UTENSÍLIOS DE COZINHA PARA A ASSOCIAÇÃO QUILOMBOLA DA PRATA."</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf</t>
   </si>
   <si>
     <t>"MATERIAIS DIDÁTICOS PARA A SALA DE RECURSOS NA ESCOLA MUNICIPAL SANTO AGOSTINHO."</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE PONTO DE APOIO À SAÚDE NA COMUNIDADE QUILOMBOLA BARRO VERMELHO."</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE MANILHAMENTO OU PONTE NA ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES OLHOS D'ÁGUA DA ESTIVA."</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS EXCEPCIONAIS)."</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE PARQUE INFANTIL NAS ESCOLAS DAS COMUNIDADES QUILOMBOLAS DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE TENDAS 6X6 DESTINADAS AOS AGRICULTORES DE AGRICULTURA FAMILIAR DESTINADA ÀS COMUNIDADES DE RIACHINHO, CACHOEIRA DO RIO PARDO, PRATA E CATARINA."</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CADEIRAS E MESAS PARA ASSOCIAÇÃO COMUNITÁRIA DE ÁGUAS CLARAS E ASSOCIAÇÃO COMUNITÁRIA GALHO ESCURO."</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAIXAS D'ÁGUA DESTINADA À ASSOCIAÇÃO GRÃOS TERRA."</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE VEÍCULO DESTINADO AO POSTO DE SAÚDE COMUNIDADE DE RETIRO VELHO."</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf</t>
   </si>
   <si>
     <t>"PARA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE QUILOMBOLA DA PRATA."</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>EMIM</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE PONTO DE APOIO À SAÚDE NA COMUNIDADE QUILOMBOLA DA PRATA."</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE BOMBAS CENTRÍFUGAS 7EV PARA A COMUNIDADE CATARINA."</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXECPCIONAIS."</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf</t>
   </si>
   <si>
     <t>"MÁQUINAS DE CORTE E COSTURA PARA O CLUBE DA MELHOR IDADE."</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf</t>
   </si>
   <si>
     <t>"MANUTENÇÃO E INVESTIMENTOS DA ASSOCIAÇÃO ESTUDANTES DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf</t>
   </si>
   <si>
     <t>"REFORMA DE PISO E MATERIAIS DE CONSTRUÇÃO PARA A ASSISTÊNCIA SOCIAL DE CHAPAGA GAÚCHA."</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MATERIAIS PARA A PRÁTICA ESPORTIVA, COMO (FUTEBOL, PETECA, VÔLEI, BEACH TÊNIS, ENTRE OUTRAS MODALIDADES) NA SECRETARIA DE CULTURA, ESPORTE, LAZER E TURISMO NO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA OS PRODUTORES RURAIS DE CHAPAGA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE BENS PERMANENTES PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA, TAIS COMO MOBÍLIA, CAMAS, MÓVEIS, CADEIRAS PARA ADMINISTRAÇÃO DE MEDICAMENTOS, MONITOR MULTIPARÂMETRO, BOMBA DE INFUSÃO, CARDIOVERSOR, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf</t>
   </si>
   <si>
     <t>"CAIXAS D'AGUA PARA OS PRODUTORES RURAIS DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CADEIRAS PARA A FESTA DE SANTA CRUZ."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE MANILHAMENTO OU PONTE NA COMUNIDADE DE RIACHINHO: CÓRREGO PASSAGEM FUNDA E NO CÓRREGO RIACHINHO."</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE MANILHAMENTO OU PONTE NA COMUNIDADE BURAQUINHOS."</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE PONTO DE APOIO Á SAÚDE NA COMUNIDADE QUILOMBOLA PRATA."</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA A ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES OLHOS D'ÁGUA DA ESTIVA."</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA A ASSOCIAÇÃO DA COMUNIDADE BARROCÃO."</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA A ASSOCIAÇÃO COMUNITÁRIA MÃE ANA- ACOMA."</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE COMPUTADORES PARA BIBLIOTECA MUNICIPAL."</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE LIVROS PARA A BIBLIOTECA MUNICIPAL."</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf</t>
   </si>
   <si>
     <t>"DISTRIBUIÇÃO DE CAIXAS D'ÁGUA- MANUTENÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA RURAL."</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAMAS PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA."</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CESTAS BÁSICAS PARA DISTRIBUIÇÃO GRATUITA."</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf</t>
   </si>
   <si>
     <t>"PARA A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO REALIZAR CONSTRUÇÕES NA COMUNIDADE MARIMBAS E REGIÃO."</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf</t>
   </si>
   <si>
     <t>"REFORMA DA ESCOLA MUNICIPAL GETÚLIO INÁCIO DE FARIAS DE MARIMBAS."</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf</t>
   </si>
   <si>
     <t>"TENDAS PARA EVENTOS ESPORTIVOS NA COMUNIDADE MARIMBAS."</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA O POSTO DE SAÚDE DA MARIMBAS E MURO DO POSTO."</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE LÂMPADAS DE LED NAS COMUNIDADES DE PARA TERRA I, ASSENTAMENTO PARAÍSO DE MINAS, VALPARAÍSO IIM DISTRITO VILA BOM JESUS DE MINAS."</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf</t>
   </si>
   <si>
     <t>"DESTINAÇÃO DO VALOR PARA REFORÇO AOS CONVÊNIOS DE CIRURGIAS FIRMADAS COM O HOSPITAL DE PEQUENO PORTE JOSÉ CARSOSO DE OLIVEIRA."</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAIXAS D'ÁGUA PARA COMUNIDADES RURAIS."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA OS PRODUTORES RURAIS DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf</t>
   </si>
   <si>
     <t>"DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA CASA DE ENGENHO NA ASSOCIAÇÃO COMUNIDADE DE VEREDEIROS MÃE ANA (ACOVEMA)."</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MÓVEIS PARA O CLUBE DA MELHOR IDADE."</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf</t>
   </si>
   <si>
     <t>"REPAROS NO CLUBE DA MELHOR IDADE."</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAIXAS D'ÁGUA PARA COMUNIDADE RURAIS."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE EQUIPAMENTOS DE SOM PARA A ESCOLA MUNICIPAL SANTA LUZIA EM VILA RETIRO VELHO."</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3844,68 +3835,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="133.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4610,8134 +4601,8134 @@
       </c>
       <c r="G28" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H28" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>128</v>
       </c>
       <c r="D29" t="s">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D30" t="s">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D32" t="s">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D33" t="s">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D34" t="s">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
+        <v>153</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
+        <v>170</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>30</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
+        <v>195</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D46" t="s">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H46" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D47" t="s">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
+        <v>204</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H47" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D48" t="s">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
       <c r="F48" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="H48" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D49" t="s">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="H49" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D50" t="s">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="H50" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D51" t="s">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
-        <v>223</v>
+        <v>195</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="H51" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D52" t="s">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
-        <v>223</v>
+        <v>195</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="H52" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D53" t="s">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="H53" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D54" t="s">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>29</v>
       </c>
       <c r="F54" t="s">
         <v>120</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="H54" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D55" t="s">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="H55" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="D56" t="s">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="H56" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="D57" t="s">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>20</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H57" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>17</v>
       </c>
       <c r="D58" t="s">
+        <v>248</v>
+      </c>
+      <c r="E58" t="s">
+        <v>249</v>
+      </c>
+      <c r="F58" t="s">
+        <v>170</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
         <v>251</v>
-      </c>
-[...10 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E59" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F59" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="H59" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E60" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F60" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="H60" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E61" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F61" t="s">
         <v>30</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H61" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>44</v>
       </c>
       <c r="D62" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E62" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F62" t="s">
         <v>71</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="H62" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>48</v>
       </c>
       <c r="D63" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E63" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F63" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="H63" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>53</v>
       </c>
       <c r="D64" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E64" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F64" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>57</v>
       </c>
       <c r="D65" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E65" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F65" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>61</v>
       </c>
       <c r="D66" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E66" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F66" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>66</v>
       </c>
       <c r="D67" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E67" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F67" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>70</v>
       </c>
       <c r="D68" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E68" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="H68" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>75</v>
       </c>
       <c r="D69" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E69" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="H69" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>79</v>
       </c>
       <c r="D70" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E70" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F70" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="H70" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>17</v>
       </c>
       <c r="D71" t="s">
+        <v>294</v>
+      </c>
+      <c r="E71" t="s">
+        <v>295</v>
+      </c>
+      <c r="F71" t="s">
+        <v>296</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="E71" t="s">
+      <c r="H71" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>24</v>
       </c>
       <c r="D72" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E72" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="F72" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="H72" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E73" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="H73" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E74" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="F74" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="H74" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>44</v>
       </c>
       <c r="D75" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E75" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="F75" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>48</v>
       </c>
       <c r="D76" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E76" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="F76" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="H76" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>17</v>
       </c>
       <c r="D77" t="s">
+        <v>315</v>
+      </c>
+      <c r="E77" t="s">
+        <v>316</v>
+      </c>
+      <c r="F77" t="s">
+        <v>317</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="E77" t="s">
+      <c r="H77" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>24</v>
       </c>
       <c r="D78" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E78" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F78" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="H78" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E79" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F79" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="H79" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E80" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F80" t="s">
         <v>30</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="H80" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>44</v>
       </c>
       <c r="D81" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E81" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F81" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="H81" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>48</v>
       </c>
       <c r="D82" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E82" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F82" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="H82" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>53</v>
       </c>
       <c r="D83" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E83" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F83" t="s">
         <v>62</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="H83" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>57</v>
       </c>
       <c r="D84" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E84" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="H84" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>61</v>
       </c>
       <c r="D85" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E85" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F85" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="H85" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>66</v>
       </c>
       <c r="D86" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E86" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F86" t="s">
         <v>30</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="H86" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>70</v>
       </c>
       <c r="D87" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E87" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F87" t="s">
         <v>30</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="H87" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>75</v>
       </c>
       <c r="D88" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E88" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F88" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="H88" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>79</v>
       </c>
       <c r="D89" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E89" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F89" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="H89" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>83</v>
       </c>
       <c r="D90" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E90" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F90" t="s">
         <v>30</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="H90" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>87</v>
       </c>
       <c r="D91" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E91" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F91" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="H91" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>91</v>
       </c>
       <c r="D92" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E92" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F92" t="s">
         <v>71</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="H92" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>95</v>
       </c>
       <c r="D93" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E93" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F93" t="s">
         <v>30</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="H93" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>99</v>
       </c>
       <c r="D94" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E94" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F94" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="H94" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>103</v>
       </c>
       <c r="D95" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E95" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F95" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="H95" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>107</v>
       </c>
       <c r="D96" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E96" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F96" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="H96" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>111</v>
       </c>
       <c r="D97" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E97" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F97" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="H97" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>115</v>
       </c>
       <c r="D98" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E98" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F98" t="s">
         <v>30</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="H98" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>119</v>
       </c>
       <c r="D99" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E99" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F99" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="H99" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>124</v>
       </c>
       <c r="D100" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E100" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F100" t="s">
         <v>71</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="H100" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>128</v>
       </c>
       <c r="D101" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E101" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F101" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="H101" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D102" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E102" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F102" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="H102" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D103" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E103" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F103" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="H103" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D104" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E104" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F104" t="s">
-        <v>223</v>
+        <v>195</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="H104" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D105" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E105" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F105" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="H105" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>17</v>
       </c>
       <c r="D106" t="s">
+        <v>400</v>
+      </c>
+      <c r="E106" t="s">
+        <v>401</v>
+      </c>
+      <c r="F106" t="s">
+        <v>273</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H106" t="s">
         <v>403</v>
-      </c>
-[...10 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>24</v>
       </c>
       <c r="D107" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="E107" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="F107" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="H107" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>17</v>
       </c>
       <c r="D108" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E108" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="F108" t="s">
         <v>20</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="H108" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>24</v>
       </c>
       <c r="D109" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E109" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="F109" t="s">
         <v>20</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="H109" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>17</v>
       </c>
       <c r="D110" t="s">
+        <v>416</v>
+      </c>
+      <c r="E110" t="s">
+        <v>417</v>
+      </c>
+      <c r="F110" t="s">
+        <v>170</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H110" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>24</v>
       </c>
       <c r="D111" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E111" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F111" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="H111" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E112" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F112" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="H112" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E113" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F113" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="H113" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>44</v>
       </c>
       <c r="D114" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E114" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F114" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="H114" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>48</v>
       </c>
       <c r="D115" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E115" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F115" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="H115" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>53</v>
       </c>
       <c r="D116" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E116" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F116" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="H116" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>57</v>
       </c>
       <c r="D117" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E117" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F117" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="H117" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>61</v>
       </c>
       <c r="D118" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E118" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F118" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="H118" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>66</v>
       </c>
       <c r="D119" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E119" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F119" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="H119" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>70</v>
       </c>
       <c r="D120" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E120" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F120" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="H120" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>75</v>
       </c>
       <c r="D121" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E121" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="H121" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>79</v>
       </c>
       <c r="D122" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E122" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F122" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="H122" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>83</v>
       </c>
       <c r="D123" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E123" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F123" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="H123" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>87</v>
       </c>
       <c r="D124" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E124" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F124" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="H124" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>91</v>
       </c>
       <c r="D125" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E125" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F125" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="H125" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>95</v>
       </c>
       <c r="D126" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E126" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F126" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="H126" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>99</v>
       </c>
       <c r="D127" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E127" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F127" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="H127" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>103</v>
       </c>
       <c r="D128" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E128" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F128" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="H128" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>107</v>
       </c>
       <c r="D129" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E129" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F129" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="H129" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>111</v>
       </c>
       <c r="D130" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E130" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F130" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="H130" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>115</v>
       </c>
       <c r="D131" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E131" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F131" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="H131" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>119</v>
       </c>
       <c r="D132" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E132" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F132" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="H132" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>124</v>
       </c>
       <c r="D133" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E133" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F133" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="H133" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>128</v>
       </c>
       <c r="D134" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E134" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F134" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="H134" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D135" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E135" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F135" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="H135" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D136" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E136" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F136" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="H136" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D137" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E137" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F137" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="H137" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>504</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>144</v>
+      </c>
+      <c r="D138" t="s">
+        <v>416</v>
+      </c>
+      <c r="E138" t="s">
+        <v>417</v>
+      </c>
+      <c r="F138" t="s">
+        <v>505</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H138" t="s">
         <v>507</v>
-      </c>
-[...19 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D139" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E139" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F139" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="H139" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D140" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E140" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F140" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="H140" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D141" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E141" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F141" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="H141" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D142" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E142" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F142" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="H142" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D143" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E143" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F143" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="H143" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>523</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>169</v>
+      </c>
+      <c r="D144" t="s">
+        <v>416</v>
+      </c>
+      <c r="E144" t="s">
+        <v>417</v>
+      </c>
+      <c r="F144" t="s">
+        <v>524</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H144" t="s">
         <v>526</v>
-      </c>
-[...19 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D145" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E145" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F145" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="H145" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D146" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E146" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F146" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="H146" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D147" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E147" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F147" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="H147" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D148" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E148" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F148" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="H148" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D149" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E149" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F149" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="H149" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>542</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>194</v>
+      </c>
+      <c r="D150" t="s">
+        <v>416</v>
+      </c>
+      <c r="E150" t="s">
+        <v>417</v>
+      </c>
+      <c r="F150" t="s">
+        <v>543</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H150" t="s">
         <v>545</v>
-      </c>
-[...19 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D151" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E151" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="H151" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D152" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E152" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F152" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="H152" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D153" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E153" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F153" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="H153" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>17</v>
       </c>
       <c r="D154" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E154" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F154" t="s">
         <v>20</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="H154" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>17</v>
       </c>
       <c r="D155" t="s">
+        <v>561</v>
+      </c>
+      <c r="E155" t="s">
+        <v>562</v>
+      </c>
+      <c r="F155" t="s">
+        <v>256</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H155" t="s">
         <v>564</v>
-      </c>
-[...10 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>24</v>
       </c>
       <c r="D156" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E156" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F156" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="H156" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E157" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="H157" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>10</v>
       </c>
       <c r="D158" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E158" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F158" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="H158" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>44</v>
       </c>
       <c r="D159" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E159" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F159" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="H159" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>48</v>
       </c>
       <c r="D160" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E160" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F160" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="H160" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>53</v>
       </c>
       <c r="D161" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E161" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F161" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="H161" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>57</v>
       </c>
       <c r="D162" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E162" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F162" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="H162" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>61</v>
       </c>
       <c r="D163" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E163" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F163" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="H163" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>66</v>
       </c>
       <c r="D164" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E164" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F164" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="H164" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>70</v>
       </c>
       <c r="D165" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E165" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F165" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="H165" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>75</v>
       </c>
       <c r="D166" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E166" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F166" t="s">
         <v>71</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="H166" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>79</v>
       </c>
       <c r="D167" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E167" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F167" t="s">
         <v>71</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="H167" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>83</v>
       </c>
       <c r="D168" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E168" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F168" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="H168" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>87</v>
       </c>
       <c r="D169" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E169" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F169" t="s">
         <v>30</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="H169" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>91</v>
       </c>
       <c r="D170" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E170" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F170" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="H170" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>95</v>
       </c>
       <c r="D171" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E171" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F171" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="H171" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>99</v>
       </c>
       <c r="D172" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E172" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F172" t="s">
         <v>71</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="H172" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>103</v>
       </c>
       <c r="D173" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E173" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F173" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="H173" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>107</v>
       </c>
       <c r="D174" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E174" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F174" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="H174" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>111</v>
       </c>
       <c r="D175" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E175" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F175" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="H175" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>115</v>
       </c>
       <c r="D176" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E176" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F176" t="s">
         <v>71</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="H176" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>119</v>
       </c>
       <c r="D177" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E177" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F177" t="s">
         <v>71</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="H177" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>124</v>
       </c>
       <c r="D178" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E178" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F178" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="H178" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>128</v>
       </c>
       <c r="D179" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E179" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F179" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="H179" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D180" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E180" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F180" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="H180" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D181" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E181" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F181" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="H181" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D182" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E182" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F182" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="H182" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D183" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E183" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F183" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="H183" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>650</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>148</v>
+      </c>
+      <c r="D184" t="s">
+        <v>561</v>
+      </c>
+      <c r="E184" t="s">
+        <v>562</v>
+      </c>
+      <c r="F184" t="s">
+        <v>651</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H184" t="s">
         <v>653</v>
-      </c>
-[...19 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D185" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E185" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F185" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="H185" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D186" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E186" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F186" t="s">
         <v>30</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="H186" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D187" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E187" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F187" t="s">
         <v>30</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="H187" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D188" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E188" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F188" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="H188" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D189" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E189" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F189" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="H189" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D190" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E190" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F190" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="H190" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D191" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E191" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F191" t="s">
         <v>120</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="H191" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D192" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E192" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F192" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="H192" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D193" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E193" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F193" t="s">
         <v>30</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="H193" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D194" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E194" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F194" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="H194" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D195" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E195" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F195" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="H195" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D196" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E196" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F196" t="s">
         <v>120</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="H196" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D197" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E197" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F197" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="H197" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D198" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E198" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F198" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="H198" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D199" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E199" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F199" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="H199" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D200" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E200" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F200" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="H200" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D201" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E201" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F201" t="s">
         <v>71</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="H201" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D202" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E202" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F202" t="s">
         <v>120</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="H202" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D203" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E203" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F203" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="H203" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D204" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E204" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F204" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="H204" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="D205" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E205" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F205" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="H205" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="D206" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E206" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F206" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="H206" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>720</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>721</v>
+      </c>
+      <c r="D207" t="s">
+        <v>561</v>
+      </c>
+      <c r="E207" t="s">
+        <v>562</v>
+      </c>
+      <c r="F207" t="s">
+        <v>281</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H207" t="s">
         <v>723</v>
-      </c>
-[...19 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>724</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>725</v>
+      </c>
+      <c r="D208" t="s">
+        <v>561</v>
+      </c>
+      <c r="E208" t="s">
+        <v>562</v>
+      </c>
+      <c r="F208" t="s">
+        <v>153</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H208" t="s">
         <v>727</v>
-      </c>
-[...19 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>728</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>729</v>
+      </c>
+      <c r="D209" t="s">
+        <v>561</v>
+      </c>
+      <c r="E209" t="s">
+        <v>562</v>
+      </c>
+      <c r="F209" t="s">
+        <v>266</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H209" t="s">
         <v>731</v>
-      </c>
-[...19 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>732</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>733</v>
+      </c>
+      <c r="D210" t="s">
+        <v>561</v>
+      </c>
+      <c r="E210" t="s">
+        <v>562</v>
+      </c>
+      <c r="F210" t="s">
+        <v>266</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H210" t="s">
         <v>735</v>
-      </c>
-[...19 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>17</v>
       </c>
       <c r="D211" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E211" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F211" t="s">
         <v>20</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="H211" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>24</v>
       </c>
       <c r="D212" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E212" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F212" t="s">
         <v>20</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="H212" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>37</v>
       </c>
       <c r="D213" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E213" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F213" t="s">
         <v>20</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="H213" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E214" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F214" t="s">
         <v>62</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="H214" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>44</v>
       </c>
       <c r="D215" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E215" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F215" t="s">
         <v>20</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="H215" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>48</v>
       </c>
       <c r="D216" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E216" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F216" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="H216" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>53</v>
       </c>
       <c r="D217" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E217" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F217" t="s">
         <v>20</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="H217" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>17</v>
       </c>
       <c r="D218" t="s">
+        <v>760</v>
+      </c>
+      <c r="E218" t="s">
+        <v>761</v>
+      </c>
+      <c r="F218" t="s">
+        <v>256</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H218" t="s">
         <v>763</v>
-      </c>
-[...10 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>24</v>
       </c>
       <c r="D219" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="E219" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="F219" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="H219" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>17</v>
       </c>
       <c r="D220" t="s">
+        <v>769</v>
+      </c>
+      <c r="E220" t="s">
+        <v>770</v>
+      </c>
+      <c r="F220" t="s">
+        <v>765</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H220" t="s">
         <v>772</v>
-      </c>
-[...10 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>24</v>
       </c>
       <c r="D221" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E221" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F221" t="s">
         <v>30</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="H221" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>37</v>
       </c>
       <c r="D222" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E222" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F222" t="s">
         <v>30</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="H222" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>10</v>
       </c>
       <c r="D223" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E223" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F223" t="s">
         <v>30</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="H223" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>44</v>
       </c>
       <c r="D224" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E224" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F224" t="s">
         <v>30</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="H224" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>48</v>
       </c>
       <c r="D225" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E225" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F225" t="s">
         <v>71</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="H225" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>53</v>
       </c>
       <c r="D226" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E226" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F226" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="H226" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>57</v>
       </c>
       <c r="D227" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E227" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F227" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="H227" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>61</v>
       </c>
       <c r="D228" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E228" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F228" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="H228" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>66</v>
       </c>
       <c r="D229" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E229" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F229" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="H229" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>70</v>
       </c>
       <c r="D230" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E230" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F230" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="H230" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>75</v>
       </c>
       <c r="D231" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E231" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F231" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="H231" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>79</v>
       </c>
       <c r="D232" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E232" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F232" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="H232" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>83</v>
       </c>
       <c r="D233" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E233" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F233" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="H233" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>87</v>
       </c>
       <c r="D234" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E234" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F234" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="H234" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>91</v>
       </c>
       <c r="D235" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E235" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F235" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="H235" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>95</v>
       </c>
       <c r="D236" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E236" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F236" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="H236" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>99</v>
       </c>
       <c r="D237" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E237" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F237" t="s">
         <v>30</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="H237" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>103</v>
       </c>
       <c r="D238" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E238" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F238" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="H238" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>107</v>
       </c>
       <c r="D239" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E239" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F239" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="H239" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>111</v>
       </c>
       <c r="D240" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E240" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F240" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="H240" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>115</v>
       </c>
       <c r="D241" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E241" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F241" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="H241" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>119</v>
       </c>
       <c r="D242" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E242" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F242" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="H242" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>124</v>
       </c>
       <c r="D243" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E243" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F243" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="H243" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>128</v>
       </c>
       <c r="D244" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E244" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F244" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="H244" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D245" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E245" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F245" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="H245" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D246" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E246" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F246" t="s">
         <v>71</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="H246" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D247" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E247" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F247" t="s">
         <v>71</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="H247" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>17</v>
       </c>
       <c r="D248" t="s">
+        <v>859</v>
+      </c>
+      <c r="E248" t="s">
+        <v>860</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H248" t="s">
         <v>862</v>
-      </c>
-[...7 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>24</v>
       </c>
       <c r="D249" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E249" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F249" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="H249" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>37</v>
       </c>
       <c r="D250" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E250" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F250" t="s">
         <v>30</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="H250" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>10</v>
       </c>
       <c r="D251" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E251" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F251" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="H251" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>44</v>
       </c>
       <c r="D252" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E252" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F252" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="H252" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>48</v>
       </c>
       <c r="D253" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E253" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F253" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="H253" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>53</v>
       </c>
       <c r="D254" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E254" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F254" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="H254" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>57</v>
       </c>
       <c r="D255" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E255" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F255" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="H255" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>61</v>
       </c>
       <c r="D256" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E256" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F256" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="H256" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>66</v>
       </c>
       <c r="D257" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E257" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F257" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="H257" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>70</v>
       </c>
       <c r="D258" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E258" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F258" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="H258" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>75</v>
       </c>
       <c r="D259" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E259" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F259" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="H259" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
       <c r="D260" t="s">
+        <v>898</v>
+      </c>
+      <c r="E260" t="s">
+        <v>899</v>
+      </c>
+      <c r="F260" t="s">
+        <v>900</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="E260" t="s">
+      <c r="H260" t="s">
         <v>902</v>
-      </c>
-[...7 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>24</v>
       </c>
       <c r="D261" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E261" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F261" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="H261" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>37</v>
       </c>
       <c r="D262" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E262" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F262" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="H262" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>10</v>
       </c>
       <c r="D263" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E263" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F263" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="H263" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>44</v>
       </c>
       <c r="D264" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E264" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F264" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="H264" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>48</v>
       </c>
       <c r="D265" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E265" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F265" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="H265" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>53</v>
       </c>
       <c r="D266" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E266" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F266" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="H266" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>57</v>
       </c>
       <c r="D267" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E267" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F267" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="H267" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>61</v>
       </c>
       <c r="D268" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E268" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F268" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="H268" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>66</v>
       </c>
       <c r="D269" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E269" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F269" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="H269" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>70</v>
       </c>
       <c r="D270" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E270" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F270" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="H270" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>75</v>
       </c>
       <c r="D271" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E271" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F271" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="H271" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>79</v>
       </c>
       <c r="D272" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E272" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F272" t="s">
         <v>71</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="H272" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>83</v>
       </c>
       <c r="D273" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E273" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F273" t="s">
         <v>71</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="H273" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>87</v>
       </c>
       <c r="D274" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E274" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F274" t="s">
         <v>71</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="H274" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>91</v>
       </c>
       <c r="D275" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E275" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F275" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="H275" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>95</v>
       </c>
       <c r="D276" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E276" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F276" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="H276" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>99</v>
       </c>
       <c r="D277" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E277" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F277" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="H277" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>103</v>
       </c>
       <c r="D278" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E278" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F278" t="s">
         <v>30</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="H278" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>107</v>
       </c>
       <c r="D279" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E279" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F279" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="H279" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>111</v>
       </c>
       <c r="D280" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E280" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F280" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="H280" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>115</v>
       </c>
       <c r="D281" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E281" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F281" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="H281" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>119</v>
       </c>
       <c r="D282" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E282" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F282" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="H282" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>124</v>
       </c>
       <c r="D283" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E283" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F283" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="H283" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>128</v>
       </c>
       <c r="D284" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E284" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F284" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="H284" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D285" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E285" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F285" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="H285" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D286" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E286" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F286" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="H286" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D287" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E287" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="F287" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="H287" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>983</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>144</v>
+      </c>
+      <c r="D288" t="s">
+        <v>984</v>
+      </c>
+      <c r="E288" t="s">
+        <v>985</v>
+      </c>
+      <c r="F288" t="s">
+        <v>266</v>
+      </c>
+      <c r="G288" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="B288" t="s">
-[...5 lines deleted...]
-      <c r="D288" t="s">
+      <c r="H288" t="s">
         <v>987</v>
-      </c>
-[...10 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D289" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E289" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F289" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="H289" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D290" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E290" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F290" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="H290" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D291" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E291" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F291" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="H291" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D292" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E292" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F292" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="H292" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D293" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E293" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F293" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="H293" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D294" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E294" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F294" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="H294" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D295" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E295" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F295" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="H295" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D296" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E296" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F296" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="H296" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D297" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E297" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F297" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="H297" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D298" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E298" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F298" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H298" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D299" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E299" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F299" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="H299" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D300" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E300" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F300" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="H300" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D301" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E301" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F301" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="H301" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D302" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E302" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F302" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H302" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D303" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E303" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F303" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="H303" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D304" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E304" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F304" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="H304" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D305" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E305" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F305" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="H305" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D306" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E306" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F306" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="H306" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D307" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E307" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F307" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="H307" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D308" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E308" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F308" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="H308" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D309" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E309" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F309" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="H309" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D310" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E310" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F310" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="H310" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="D311" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E311" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F311" t="s">
         <v>30</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="H311" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="D312" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E312" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F312" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="H312" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="D313" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E313" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F313" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="H313" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="D314" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E314" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F314" t="s">
         <v>30</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="H314" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D315" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E315" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F315" t="s">
         <v>30</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="H315" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="D316" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E316" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F316" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="H316" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D317" t="s">
+        <v>984</v>
+      </c>
+      <c r="E317" t="s">
+        <v>985</v>
+      </c>
+      <c r="F317" t="s">
+        <v>277</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H317" t="s">
         <v>1066</v>
-      </c>
-[...19 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D318" t="s">
+        <v>984</v>
+      </c>
+      <c r="E318" t="s">
+        <v>985</v>
+      </c>
+      <c r="F318" t="s">
+        <v>277</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H318" t="s">
         <v>1070</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="D319" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E319" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F319" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="H319" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D320" t="s">
+        <v>984</v>
+      </c>
+      <c r="E320" t="s">
+        <v>985</v>
+      </c>
+      <c r="F320" t="s">
+        <v>277</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H320" t="s">
         <v>1077</v>
-      </c>
-[...19 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D321" t="s">
+        <v>984</v>
+      </c>
+      <c r="E321" t="s">
+        <v>985</v>
+      </c>
+      <c r="F321" t="s">
+        <v>277</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H321" t="s">
         <v>1081</v>
-      </c>
-[...19 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D322" t="s">
+        <v>984</v>
+      </c>
+      <c r="E322" t="s">
+        <v>985</v>
+      </c>
+      <c r="F322" t="s">
+        <v>277</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H322" t="s">
         <v>1085</v>
-      </c>
-[...19 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D323" t="s">
+        <v>984</v>
+      </c>
+      <c r="E323" t="s">
+        <v>985</v>
+      </c>
+      <c r="F323" t="s">
+        <v>277</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H323" t="s">
         <v>1089</v>
-      </c>
-[...19 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D324" t="s">
+        <v>984</v>
+      </c>
+      <c r="E324" t="s">
+        <v>985</v>
+      </c>
+      <c r="F324" t="s">
+        <v>256</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H324" t="s">
         <v>1093</v>
-      </c>
-[...19 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="D325" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E325" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F325" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="H325" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D326" t="s">
+        <v>984</v>
+      </c>
+      <c r="E326" t="s">
+        <v>985</v>
+      </c>
+      <c r="F326" t="s">
+        <v>256</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H326" t="s">
         <v>1100</v>
-      </c>
-[...19 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="D327" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E327" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F327" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="H327" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
       <c r="D328" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E328" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F328" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="H328" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D329" t="s">
+        <v>984</v>
+      </c>
+      <c r="E329" t="s">
+        <v>985</v>
+      </c>
+      <c r="F329" t="s">
+        <v>256</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H329" t="s">
         <v>1110</v>
-      </c>
-[...19 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D330" t="s">
+        <v>984</v>
+      </c>
+      <c r="E330" t="s">
+        <v>985</v>
+      </c>
+      <c r="F330" t="s">
+        <v>170</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H330" t="s">
         <v>1114</v>
-      </c>
-[...19 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="D331" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E331" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F331" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="H331" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="D332" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E332" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F332" t="s">
         <v>71</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="H332" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="D333" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E333" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F333" t="s">
         <v>71</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="H333" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="D334" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E334" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F334" t="s">
         <v>71</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="H334" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="D335" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E335" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F335" t="s">
         <v>71</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="H335" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="D336" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E336" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F336" t="s">
         <v>71</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="H336" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="D337" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E337" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F337" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="H337" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D338" t="s">
+        <v>984</v>
+      </c>
+      <c r="E338" t="s">
+        <v>985</v>
+      </c>
+      <c r="F338" t="s">
+        <v>153</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H338" t="s">
         <v>1142</v>
-      </c>
-[...19 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D339" t="s">
+        <v>984</v>
+      </c>
+      <c r="E339" t="s">
+        <v>985</v>
+      </c>
+      <c r="F339" t="s">
+        <v>153</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H339" t="s">
         <v>1146</v>
-      </c>
-[...19 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="D340" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E340" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F340" t="s">
         <v>71</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="H340" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>