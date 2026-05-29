--- v0 (2026-01-13)
+++ v1 (2026-05-29)
@@ -54,1578 +54,1578 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Jair Montagner</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS INCISOS I E IV E PARÁGRAFO PRIMEIRO DO ARTIGO 47 DA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>João Lopes</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUDO DOS SERVIDORES PÚBLICOS CIVÍS DO MUNICÍPIO DE CHAPADA GAÚCHA, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O PLANO DE  CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES EFETIVOS DO PODER EXECUTIVO DO MUNICÍPIO DE CHAPADA GAÚCHA (MG) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DO PLANO DE CARREIRAS, CARGOS E VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO, PROFISIONAIS DA EDUCAÇÃO BÁSICA E DEMAIS SERVIDORES DA ÁREA DA EDUCAÇÃO DO MUNICÍPIO DE CHAPADA GAÚCHA ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CHAPADA GAÚCHA, CONFORME ÍNDICE ESTABELECIDO NA LEI MUNICIPAL 690 DE 06 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Cloves dos Patos, Jazilma Gonçalves, João Lopes, Roni Contador</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf</t>
+    <t>Cloves dos Patos, Jazilma       Gonçalves, João Lopes, Roni Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf</t>
   </si>
   <si>
     <t>REVISA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf</t>
   </si>
   <si>
     <t>REVISA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO, CRITÉRIOS E CONDICIONALIDADES PARA O PROGRAMA TRABALHO E CIDADANIA E QUALIFICAÇÃO PROFISSIONAL PARA FAMÍLIAS CARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Inaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE APOIO AO PRODUTOR RURAL DO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DE CHAPADA GAÚCHA - MG E O PROGRAMA MUNICIPAL DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$725.653,55 (SETECENTOS E VINTE E CINCO MIL, SEISCENTOS E CINQUENTA E TRÊS REAIS, CINQUENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professora Aurelice</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O INSTITUTO CULTURAL E AMBIENTAL ROSA E SERTÃO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N°.915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marcelo Motos</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO E SEGURANÇA NAS DEPENDÊNCIAS DAS ESCOLAS PÚBLICAS MUNICIPAIS DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Roni Contador</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE MERENDA ESCOLAR DIFERENCIADA AOS ESTUDANTES DIABÉTICOS, HIPERGLICÊMICOS E CELÍACOS NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf</t>
   </si>
   <si>
     <t>AUTRIZA O MUNICÍPIO DE CHAPADA GAÚCHA-MG, A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERIAS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O FECHAMENTO DE VALAS E BURACOS ABERTOR POR EMPRESAS PÚBLICAS E PRIVADAS, NAS VIAS PÚBLIICAS DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf</t>
   </si>
   <si>
     <t>"DETERMINA AO PODER EXECUTIVO MUNICIPAL O DEVER DE PROMOVER A VIGILÂNCIA CONTINUADA, PREVENTIVA E OSTENSIVA DA GUARDA MUNICIPAL, NAS ADJACÊNCIAS DAS ESCOLAS PÚBLICAS LOCALIZADAS NA SEDE DO MUNICÍPIO, NOS DISTRITOS, NUCLEAÇÕES, BEM COMO NAS CRECHES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$ 12.000,00 (DOZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CHAPADA GAÚCHA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf</t>
   </si>
   <si>
     <t>RESTRUTURA O CONSELHO MUNICIPAL DE ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2° DA LEI 717/2016 - QUE INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE CHAPADA GAÚCHA MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$503.780,29 (QUINHENTOS E TRÊS MIL E SETECENTOS E OITENTA REAIS E VINTE E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Sinelton Rubens</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf</t>
   </si>
   <si>
     <t>PROÍBE SOM AUTOMOTIVO NOS LOCAIS QUE ESPECÍFICA, NO DISTRITO DE SERRA DAS ARARAS, MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, SIMPLIFICADO E FAVORECIDO PARA MICROEMPREENDEDORES INDIVIDUAIS  - MEI, PARA AS EMPRESAS DE PEQUENO PORTE - EPP, NAS CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG, CRIA O PROGRAMA CONTRATAÇÕES GOVERNAMENTAIS DENOMINADO "CHAPADA GAÚCHA COMPRA AQUI" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS VISANDO A ABSORÇÃO DE DEMANDA DOS ANOS INICIAIS DAS ESCOLAS ESTADUAIS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DO USO DO UNIFORME ESCOLAR NA REDE PÚBLICA MUNICIPAL DE ENSINO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$126.000,00 (CENTO E VINTE E SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$70.820.75 (SETENTA MIL, OITOCENTOS E VINTE REAIS E SETENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$303.900,00 (TREZENTOS E TRÊS MIL E NOVECENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO TUTELAR NOS TERMOS PREVISTOS NA  LEI FEDERAL N°. 8.069 DE 13 DE JULHO DE 1990 E NA CONSTITUIÇÃO FEDERAL DE 1988.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DISSEMINAÇÃO DO EMPREENDEDORISMO, GESTÃO E INOVAÇÃO NOS PEQUENOS NEGÓCIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CHAPDA GAÚCHA A CONTRIBUIÇÃO PARA O CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves, João Lopes, Roni Contador</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf</t>
+    <t>Jazilma       Gonçalves, João Lopes, Roni Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf</t>
   </si>
   <si>
     <t>FIXA VENCIMENTOS DO QUADRO DE PESSOAL E ESTABELECE TABELA DE VENCIMENTOS DE PLANO DE CARGOS E CARREIRA DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA A DESAFETAR IMOVÉL DE CONSTANTE DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE S0BRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA BOM SAMARITANO DE SERRA DAS ARARAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALLIZA A LEI MUNICIPAL Nº915/2021 - PLANO PLURIANUAL PARA O PERÍOODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA NACIONAL DA PESSOA COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO  NO VALOR DE R$190.000,00 (CENTO E NOVENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO  NO VALOR DE R$10.150,00 (DEZ MIL CENTO E CINQUENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO  A REALIZAR REPASSE DA PARCELA DE COMPLEMENTAÇÃO , DISPONIBILIZADA PELA UNIÃO, DA REMUNERAÇÃO DOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE CHAPADA GAÚCHA, CONFORME DISPÕE A LEI FEDERAL 14.434/2022, NOS TERMOS DA EC 127/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$194.957,00 (CENTO E NOVENTA E QUATRO MIL NOVECENTOS E CINQUENTA E SETE REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N.°915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E Á OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf</t>
   </si>
   <si>
     <t>ATORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENT GERAL DO MUNICÍPIO NO VALOR DE R$119.881,39 (CENTO E DEZENOVE MIL E OITOCENTOS E OITENTA E UM REAIS E TRINTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>Professora Aurelice, Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf</t>
+    <t>Professora Aurelice, Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESCOLA MUNICIPAL JOSÉ PEREIRA DA PENA, A ESCOLA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO A REALIZAR REPASSE DA PARCELA DE COMPLEMENTAÇÃO, DISPONIBILIZADA PELA UNIÃO, DA REMUNERAÇÃO DOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE CHAPADA GAÚCHA, CONFORME DISPÕE A LEI FEDERAL 14.343/2022, NOS TERMOS DA EC 127/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICIPIO NO VALOR DE R$379.901,35 (TREZENTOS E SETENTA E NOVE MIL, NOVECENTOS E UM MIL REAIS E TRINTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$ 954.000,00 (NOVECENTOS E CINQUENTA E QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA /MG A FIRMAR, COM A ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES DO DISTRITO DE RETIRO VELHO, TERMO DE CESSÃO DO BEM MÓVEL QUE ESPECIFÍCA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA DE ÚTILIDADE PÚBLICA MUNICIPAL O ROTARY CLUB DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMECLATURA DE PRAÇA NO MUNICÓPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N°.915/2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4° DA LEI N°984, DE 29 DE DEZEMBRO DE 2022, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS REMANESCENTES DO QUILOMBO DAS COMUNIDADES RURAIS SÃO JOSÉ DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 9° DA LEI 563 DE 26 DE AGOSTO DE 2011, QUE TRATA DO PROGRAMA REDE FARMÁCIA DE MINAS, E REVOGA A LEI 800 DE 04 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS E DÁ OUTRAS PROVIDENCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CUSTEIO SUPLEMENTAR PARA A AMORTIZAÇÃO DO DÉFICIT ATUARIAL JUNTO AO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO MUNICIPAL A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO DE ENFERMAGEM DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N° 915/2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE PROFISSIONAL DA EDUCAÇÃO, DOCENTES E NÃO DOCENTES, PARA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA LEOPOLDINO DO ESPÍRITO SANTO, A RUA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DE METAS ANUAIS, METAS FISCAIS ATUAIS COMPARADAS COM AS METAS FISCAIS FIXADAS NOS TRÊS EXERCÍCIOS ANTERIORES. RECEITAS DESPESAS E RESULTADO PRIMÁRIO CONSTANTES DA LEI MUNICIPAL N° 1.012, DE 26 DE JULHO DE 2023 - LEI DE DIRETRIZES ORÇAMENTÁRIAS LD0/2024.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DA CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 915, DE 21 DE DEZEMBRO DE 2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE PROPRIEDADE MUNICIPAL PARA VIABILIZAR A CONSTRUÇÃO DE MORADIAS POPULARES NO ÂMBITO DE PROGRAMAS DE PRODUÇÃO DE UNIDADES HABITACIONAIS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>PDLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ROBSON DANILO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO DEPUTADO FEDERAL SAMUEL VIANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf</t>
+    <t>Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA CLEONICE LOPES BARBOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO O SENHOR JOSÉ CORREIA QUINTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO O SENHOR PAULO HENRIQUE SOARES DOS REIS OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA FILOMENA RIBEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Cloves dos Patos</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JULSIO NASCIMENTO OLIVEIRA GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR HUMBELINO CORREIA QUINTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR DARLAN LOPES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Pascoal Durães</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ RONE RODRIGUES PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA JUVÊNCIA FERREIRA MORAES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2021, NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MNAS GERAIS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PRERS</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A AUTORIZAÇÃO DE FILIAÇÃO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG À ASSOCIAÇÃO DAS CÂMARA MUNICIPAIS E DOS VEREADORES DA ÁREA MINEIRA SUDENE - AVAMS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA REGULAMENTAÇÃO DA LEI FEDERAL N°14.133, DE 1° DE ABRIL DE 2021, QUE ESTABELECE NORMAS GERAIS DE LICITAÇÃO E CONTRATAÇÃO PARA AS ADMINISTRAÇÕES PÚBLICAS DIRETAS, AUTÁRQUICAS E FUNCIONAIS DA UNIÃO, DOS ESTADOS, DO DISTRITO FEDERAL E DOS MUNICÍPIOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVOCADA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA PRESTAR ESCLARECIMENTOS A ESTA CÂMARA MUNICIPAL, SOBRE O ANDAMENTO DOS SERVIÇOS EM SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL."</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº04 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº05 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº06 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº08 AO PROJETO DE LEI 67/2023</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº09 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS DO EXERCÍCIO FINANCEIRO DE 2022."</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE RECUPERAR A PONTE SOBRE O CÓRREGO CATARINA, NA COMUNIDADE CATARINA E PONTE "DO DISTRITO DE RETIRO VELHO", NO DISTRITO DE RETIRO VELHO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja indicado ao Prefeito Municipal, providências no sentido de realizar capina, limpeza e carregamento de entulhos na zona urbana do Distrito de Bom Jesus de Minas.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA A VIABILIDADE DE CALÇAMENTO DA RUA LAURA MARIA DE JESUS, NO DISTRITO DE SERRA DAS ARARAS, OU, SE NA EVENTUALIDADE NÃO FOR POSSÍVEL A REALIZAÇÃO DO CALÇAMENTO, QUE SEJA REALIZADO O CASCALHAMENTO NA RUA MENCIONADA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA O FUNCIONAMENTO DA FARMÁCIA DE MINAS NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA CONTRATAÇÃO DE VIGIA NOTURNO PARA AS ESCOLAS NUCLEADAS DO MUNICÍPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA O FORNECIMENTO DE UNIFORME ESCOLAR A SER DESTINADO AS CRIANÇAS ORIUNDAS DE FAMÍLIAS CARENTES EXISTENTES NO MUNICIPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR PROJETO DE LEI, PROPONDO A REDUÇÃO DA CARGA HORÁRIA DOS MONITORES ESCOLAR, DAS ATUAIS 40 (QUARENTA) HORAS, PARA 30 (TRINTA) HORAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO SECRETÁRIO MUNICIPAL DE OBRAS E AO SECRETÁRIO MUNICIPAL DE TRANSPORTE, PROVIDÊNCIAS NO SENTIDO DE ELABORAR PROJETO VISANDO A CONSTRUÇÃO DE UMA BASE PARA INSTALAÇÃO DE UMA CAIXA D´ÁGUA, COM A CONSEQUÊNTE INSTALAÇÃO DA CAIXA D´ÁGUA E INSTALAÇÃO DOS RESPECTIVOS TUBOS  DE CANALIZAÇÃO DA ÁGUA, PARA SISTEMA SIMPLIFICADO DE ABASTECIMENTO NO DISTRITITO DE RETIRO VELHO COMUNIDADE DE RURAL DO RETIRO NOVO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PONTE  EM CONCRETO ARMADO SOBRE O CÓRREGO RETIRO VELHO, NA ESTRADA QUE DÁ ACESSO AO DISTRITO RETIRO VELHO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE CONSTRUÇÃO DE PASSAGEM COM MANILHAS (MANILHAMENTO), NO CÓRREGO CEDRO, NA COMUNIDADE CEDRO, NA DIVISA DO MUNICÍPIO DE CHAPADA GAÚCHA COM SÃO FRANCISCO-MG, PRÓXIMO DAS RESIDÊNCIAS DOS SENHORES SALOMÃOZINHO E SENHOR JOÃO "MOLHE".</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR ÁREA DESTINADA A APREENSÃO DE ANIMAIS QUE SE ENCONTRAM SOLTOS EM VIAS E LOGRADOUROS PÚBLICOS".</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE EVENTUAIS CONTRATAÇÕES DE VIGILANTES DA SECRETARIA DE EDUCAÇÃO  SEJAM REALIZADAS CONCOMITAMENTES COM OS PROCESSOS DE DESIGNAÇÃO DOS PROFESSORES.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE RABAIXAR E CASCALHAR A SERRA DA ESTRADA VICINAL LIGA CHAPADA GAÚCHA A COMUNIDADE DE CAFARNAUM / GALHO ESCURO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE INSTALAR APARELHOS DE AR-CONDICIONADOS NOS DIVERSOS AMBIENTES DO HOSPITAL MUNICIPAL, EM ESPECIAL NAS SALAS DE INTERNAÇÕES DE PACIENTES.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>SUBPL</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf</t>
   </si>
   <si>
     <t>PRÍBE SOM AUTOMOTIVO NOS LOCAIS QUE ESPECÍFICA, NO DISTRITO DE SERRA DAS ARARAS, NO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf</t>
   </si>
   <si>
     <t>Substitutivo N°01 ao Projeto de Lei N°34/2023</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSINA 01/2023, AO PROJETO DE LEI N°20/2023.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01/2023, AO PROJETO DE LEI N°20/2023.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01, AO PROJETO DE LEI N°20/2023.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01/2023 AO PROJETO DE LEI N°35/2023 QUE, "INSTITUI NO MUNICÍPIO DE CHAPADA GAÚCHA A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°02/2023 AO PROJETO DE LEI N°35/2023 QUE, "INSTITUI NO MUNICÍPIO DE CHAPADA GAÚCHA A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01, SUBSTITUTIVO AO PROJETO DE LEI N°025/2023/PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01/2023, AO PROJETO DE LEI N°044/2023.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº01, AO PROJETO DE LEI ORDINÁRIA Nº60/2023.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto Lei nº67/2023.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf</t>
   </si>
   <si>
     <t>O ARTIGO 2° DO PROJETO DE LEI N°07/2023, PASSA A VIGORAR COM O ACRÉSCIMO DO PARÁGRAFO ÚNICO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva N°01 ao Projeto de Lei N°28/2023</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva N°02 ao Projeto de Lei Nº28/2023</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva N°03 ao Projeto de Lei Nº28/2023.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°01/2023 AO PROJETO DE LEI N°35/2023 QUE, "INSTITUI NO MUNICÍPIO DE CHAPADA GAÚCHA A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°001 AO PROJETO DE LEI N °17/2023.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf</t>
   </si>
   <si>
     <t>EMEMDA ADITIVA N°001/2023, AO PROJETO DE LEI N°044/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1932,68 +1932,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="59.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>