--- v2 (2026-02-09)
+++ v3 (2026-05-11)
@@ -10,6521 +10,6927 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5547" uniqueCount="2144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5907" uniqueCount="2279">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLORD</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Municipal</t>
+  </si>
+  <si>
+    <t>Luana Silva, Mauro Belegante, Raiane Muller</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_lei_012026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A DENOMINAÇÃO DA RUA 14, NO BAIRRO NOVO HORIZONTE, NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>José Rone Rodrigues Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/716/projeto_de_lei_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/717/projeto_de_lei_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A CONSERVAÇÃO DE TERRENOS URBANOS, A PROIBIÇÃO DE DESCARTE IRREGULAR DE RESÍDUOS SÓLIDOS, ENTULHOS E MATERIAIS SIMILARES NO MUNICÍPIO DE CHAPADA GAÚCHA, INSTITUI O REGIME DE INFRAÇÕES E PENALIDADES ADMINISTRATIVAS, FIXA MULTAS COM BASE NA UNIDADE FISCAL DE REFERÊNCIA DO ESTADO DE MINAS GERAIS - UFEMG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_de_lei_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE O REAJUSTE DAS REMUNERAÇÕES DO PESSOAL DO MAGISTÉRIO DO MUNICÍPIO DE CHAPADA GAÚCHA, PARA ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL, ESTABELECIDO PELA LEI N° 11.738, DE 16 DE JULHO DE 2008".</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Claílson Chaves, Inaldo da Silva Barbosa, Jamerson Barbosa Macêdo, Vicente Gonçalves de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_no_05.2026_-_protocolo_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>"REVISA A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CHAPADA GAÚCHA MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_de_lei_n_06.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI O PROGRAMA DE VACINAÇÃO DOMICILIAR PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Inaldo Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_de_lei_07.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE O PLANO MUNICIPAL DE ERRADICAÇÃO E SUBSTITUIÇÃO DA PLANTA MURTA (MURRAYA PANICULATA) NO MUNICÍPIO DE CHAPADA GAÚCHA, MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/723/projeto_de_lei_08.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE ACERCA DA IMPLANTAÇÃO DE CÓDIGO QR EM TODAS AS PLACAS DE OBRAS PÚBLICAS MUNICIPAIS PARA LEITURA E FISCALIZAÇÃO ELETRÔNICA."</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Mauro Belegante</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/726/pl09.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A PUBLICAÇÃO PELO PODER EXECUTIVO, ATRAVÉS DE SÍTIO ELETRÔNICO OFICIAL, DE FORMA TRIMESTRAL, ACERCA DA APLICAÇÃO DAS EMENDAS PARLAMENTARES IMPOSITIVAS À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Clailson Chaves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/733/pl10.pdf</t>
+  </si>
+  <si>
+    <t>"DENOMINA A ESCOLA MUNICIPAL MARIA ANTONIA BATISTA, A ATUAL ESCOLA MUNICIPAL PRATA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Luana Silva, Raiane Muller</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/734/pl11.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a instituição da Praça do Autista, no Município de Chapada."</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/735/pl12.pdf</t>
+  </si>
+  <si>
+    <t>"Institui diretrizes para a Política Municipal de Identificação Precoce e Acompanhamento de Educandos com Dislexia, TDAH e outros_x000D_
+Transtornos de Aprendizagem na Rede Municipal de Ensino de Chapada Gaúcha/MG."</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/746/pl_013.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/747/pl_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR VEÍCULOS, MAQUINAS E INSENSÍVEIS DE PROPRIEDADE DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/748/pl._15.2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2026, E ATUALIZA A LEI MUNICIPAL Nº. 1.116/2025 - PLANO PLURIANUAL PARA O PERÍODO DE 2026 A 2029, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/750/pl_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO DE FUTEBOL DO DISTRITO DE SERRA DAS ARARAS."</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Clailson Chaves, Inaldo Barbosa, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/752/pl.017.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE DIRETRIZES PARA A OCUPAÇÃO E UTILIZAÇÃO DE ÁREAS PÚBLICAS EM FESTAS TRADICIONAIS E EVENTOS NO MUNICÍPIO DE CHAPADA GAÚCHA/MG, COM PRIORIDADE PARA COMERCIANTES LOCAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>PDLEG</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/740/scan_20260401170148_1.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a aprovação das contas do Chefe do Poder Executivo do Município de Chapada Gaúcha referentes no exercício financeiro de 2024"</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>PRERS</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Inaldo da Silva Barbosa, Claílson Chaves, Jamerson Barbosa Macêdo, Vicente Gonçalves de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/738/pr.01.pdf</t>
+  </si>
+  <si>
+    <t>"EMENTA: DISPÕE SOBRE A FILIAÇÃO DESTA CÂMARA MUNICIPAL À ASSOCIAÇÃO BRASILEIRA DE CÂMARAS MUNICIPAIS ABRACAM, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/757/pl_resolucao_02.pdf</t>
+  </si>
+  <si>
+    <t>"MODIFICA O ART. 196 E O ART. 208 DA RESOLUÇÃO N° 017/2002, NOS TERMOS QUE ESPECIFICA. "</t>
+  </si>
+  <si>
     <t>707</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>Mauro Belegante</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/707/requerimento_01.2026.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/707/requerimento_01.2026.pdf</t>
   </si>
   <si>
     <t>“REQUERER AO PREFEITO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE SAÚDE, O ENVIO DE INFORMAÇÕES A ESTA CASA LEGISLATIVA.”</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>2</t>
-[...5 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/709/requerimento_02.2026.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/709/requerimento_02.2026.pdf</t>
   </si>
   <si>
     <t>“REQUERER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE EXERCER A DEMOCRACIA COM A PARTICIPAÇÃO DA POPULAÇÃO.”</t>
   </si>
   <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>Claílson Chaves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_03.2025.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER À SECRETARIA MUNICIPAL DE EDUCAÇÃO DE CHAPADA GAÚCHA - MG SEJAM PRESTADOS INFORMAÇÕES EM RELAÇÃO ÀS PROVIDÊNCIAS NECESSÁRIAS PARA GARANTIR O ATENDIMENTO EDUCACIONAL ESPECIALIZADO EM LINGUA BRASILEIRA DE SINAIS - LIBRAS AOS ALUNOS DA REDE MUNICIPAL DE ENSINO."</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/728/requerimento04.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER A DISPENSA DE DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL REFERENTE AS MATÉRIAS APROVADAS, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA."</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/736/r5.pdf</t>
+  </si>
+  <si>
+    <t>"Requer informações ao Poder Executivo sobre a arrecadação e a aplicação dos recursos da Contribuição para o Custeio do Serviço de Iluminação Pública (COSIP/CIP) no Município de Chapada Gaúcha."</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/745/scan.pdf</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/755/re07.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER A DISPENSA DA VOTAÇÃO NOMINAL, NOS TERMOS DO ARTIGO 197 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, PARA QUE SE ADOTE A VOTAÇÃO SIMBÓLICA, PERMANECENDO OS PARLAMENTARES SENTADOS E MANIFESTANDO SUA VONTADE POR MEIO DOS VOTOS “SIM", "NÃO" OU "ABSTENÇÃO", REGISTRADOS POR INTERMÉDIO DOS TABLETS E CONTABILIZADOS PELO PRESIDENTE."</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/756/re.08.pdf</t>
+  </si>
+  <si>
     <t>708</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Clailson Chaves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/708/indicacao_01.2026.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/708/indicacao_01.2026.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL EDITE LEI PARA CONCESSÃO, DE FORMA RETROATIVA, DA CONTAGEM DO TEMPO DE SERVIÇO AOS SERVIDORES PÚBLICOS MUNICIPAIS, REFERENTE AO PERÍODO COMPREENDIDO ENTRE 27 DE MAIO DE 2020 E 31 DE DEZEMBRO DE 2021.”</t>
   </si>
   <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/710/indicacao_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 967/2022, A FIM DE FORNECER, CUSTEAR OU INDENIZAR A LOCOMOÇÃO NECESSÁRIA AO EXERCÍCIO DAS ATIVIDADES DO AGENTE COMUNITÁRIO DE SAÚDE E DO AGENTE DE COMBATE ÀS ENDEMIAS, NOS TERMOS DO ART. 9º-H DA LEI FEDERAL N° 11.350, EM RAZÃO DA COMPETÊNCIA DO PODER EXECUTIVO PARA EDIÇÃO DA NORMA REGULAMENTADORA."</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/711/indicacao_003.2026.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO NOS CAMPOS DE FUTEBOL DO DISTRITO DE RETIRO VELHO, DA COMUNIDADE GAVIÃO E DA COMUNIDADE PRATA, NO MUNICÍPIO DE CHAPADA GAÚCHA – MG."</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>Inaldo Barbosa, Jamerson  Macedo, Jazilma       Gonçalves, Pascoal Durães, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/725/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECONSTRUÇÃO DA PRAÇA EUCLÉSIO GOBBI, LOCALIZADA NO MUNICÍPIO DE CHAPADA GAÚCHA – MG.”</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/727/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE EXECUÇÃO DE CALÇAMENTO EM SUA INTEGRALIDADE NAS VIAS PÚBLICAS ABAIXO RELACIONADAS, BEM COMO A REALIZAÇÃO DE CALÇAMENTO PARCIAL, EM COMPLEMENTAÇÃO AO PAVIMENTO JÁ EXISTENTE, NAS DEMAIS VIAS ESPECIFICADAS, TODAS LOCALIZADAS NO MUNICÍPIO DE CHAPADA GAÚCHA – MG.”</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>Jamerson  Macedo</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/729/indicacao06.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM BALNEÁRIO E A REVITALIZAÇÃO DO RIO FEIO, NO DISTRITO DE SERRA DAS ARARAS, NO MUNICÍPIO DE CHAPADA GAÚCHA – MG.”</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/730/indicacao07.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE DOAÇÃO DO IMÓVEL ONDE FUNCIONAVA A ESCOLA MUNICIPAL SAGRADO CORAÇÃO DE JESUS À ASSOCIAÇÃO COMUNITÁRIA DE RIACHO FUNDO, OBSERVADAS AS DISPOSIÇÕES LEGAIS PERTINENTES.”</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao08.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE EXECUÇÃO DO CALÇAMENTO DA RUA ANTÔNIO PEREIRA DOS SANTOS, BEM COMO A SUBSTITUIÇÃO DAS LÂMPADAS EXISTENTES POR LÂMPADAS DE LED, NO DISTRITO DE RETIRO VELHO, NO MUNICÍPIO DE CHAPADA GAÚCHA – MG."</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/737/ind09.pdf</t>
+  </si>
+  <si>
+    <t>"Requerer seja indicado ao Prefeito Municipal a necessidade de adoção das providências necessárias para a instalação de unidade de atendimento eleitoral no Município de Chapada Gaúcha — MG".</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/739/ind10.2026.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO NOS ÔNIBUS PERTENCENTES À FROTA DO MUNICÍPIO DE CHAPADA GHAÚCHA - MG."</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/743/indicacao_011.2026.pdf</t>
+  </si>
+  <si>
+    <t>"requerer que seja indicado ao Prefeito Municipal a necessidade de implantação de uma praça pública de lazer, contendo parquinho infantil, academia ao ar livre, bancos, calçamento para caminhada e alambrado de proteção, nos bairros Sagrada Família I e Sagrada Família II, no Município de Chapada Gaúcha - MG."</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/749/ind_12.2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL PARA QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA NOTIFICAR A COPASA, NA QUALIDADE DE CONCESSIONÁRIA DE SERVIÇO PÚBLICO, PARA QUE PROMOVA A IMEDIATA RECOMPOSIÇÃO DOS CALÇAMENTOS E PAVIMENTAÇÕES DANIFICADAS EM DECORRÊNCIA DE INTERVENÇÕES REALIZADAS EM VIAS PÚBLICAS, INCLUSIVE AQUELAS EXECUTADAS PELA PERCAMP, BEM COMO QUE INTENSIFIQUE A FISCALIZAÇÃO."</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/751/ind.013.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAÇÃO DE USUÁRIOS VINCULADOS AO PROGRAMA TRABALHO E CIDADANIA (PTC) PARA ATUAÇÃO COMO MONITORES NO TRANSPORTE ESCOLAR, NO PERÍMETRO URBANO DO MUNICÍPIO DE CHAPADA GAÚCHA - MG, ESPECIALMENTE PARA ATENDIMENTO DOS BAIRROS NOVA ESPERANÇA, PORTAL DO PARQUE, SAGRADA FAMÍLIA I E II, NOVO HORIZONTE, SÃO JOÃO E JARDIM DA PAZ."</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>SUBPL</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/732/subtitutivo08.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DE LISTAGENS DE PACIENTES QUE AGUARDAM POR CONSULTAS COM MÉDICOS ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE CHAPADA GAÚCHA.”</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>EMMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/714/emenda_modificativa_01_ao_pl_043.2025.pdf</t>
+  </si>
+  <si>
+    <t>"MODIFICA-SE O ART. 1º DO PROJETO DE LEI N° 043/2025, QUE "DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS DO MUNICÍPIO DE CHAPADA GAÚCHA - MG, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>CFOT - Comissão de Finanças, Orçamento e Tomada de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/741/emenda_modificativa_01.pdf</t>
+  </si>
+  <si>
+    <t>'Altera a redação do art. 4° do Projeto de Lei 07/2026"</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/744/emenda_modificativa_02_pl_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a numeração do Art. 5° do Projeto de Lei 07/2026."</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>EMADT</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/715/emenda_aditiva_01_ao_pl_043.2025.pdf</t>
+  </si>
+  <si>
+    <t>"INCLUA-SE PARÁGRAFO ÚNICO AO ART. 1º DO PROJETO DE LEI Nº 043/2025, QUE "DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS DO MUNICÍPIO DE CHAPADA GAÚCHA - MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/742/emenda_aditiva_01.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta o Parágrafo único, ao artigo 1º do Projeto de Lei nº 06/2026, que "Institui o programa de vacinação domiciliar para pessoas com transtorno do espectro autista (TEA) no município de Chapada Gaúcha-MG e dá outras providências".</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/754/ea.pl17.pdf</t>
+  </si>
+  <si>
+    <t>"ACRESCENTA O INCISO VI AO ART. 6° DO PROJETO DE LEI Nº 17/2026, QUE DISPÕE SOBRE DIRETRIZES PARA A OCUPAÇÃO E UTILIZAÇÃO DE ÁREAS PÚBLICAS EM FESTAS TRADICIONAIS E EVENTOS NO MUNICÍPIO DE CHAPADA GAÚCHA/MG, COM PRIORIDADE PARA COMERCIANTES LOCAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>503</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Inaldo da Silva Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf</t>
   </si>
   <si>
     <t>"PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 004/2025 ALTERA DISPOSITIVOS DA LEI ORGÂNICA MUNICIPAL DE CHAPADA GAÚCHA/MG."</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal</t>
   </si>
   <si>
-    <t>José Rone Rodrigues Pereira</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS E A TAXA DE COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMILICIARES (TRSD), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR NO 493/2002, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISSQN, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>PLORD</t>
-[...4 lines deleted...]
-  <si>
     <t>Luana Silva</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA JOVEM CAPITALISTA, QUE TRATA DA INCLUSÃO DAS DISCIPLINAS DE EDUCAÇÃO FINANCEIRA, POLÍTICA E DIREITO NO CURRÍCULO DO ENSINO FUNDAMENTAL DAS ESCOLAS MUNICIPAIS DE CHAPADA GAÚCHA/MF VINCULADAS À SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTO NO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO-IPTU, FIXA E ESTABELECE O CALENDÁRIO ANUAL DE ARRECADAÇÃO E INCETIVO AO PAGAMENTO DO IPTU PARA O EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REAJUSTE DAS REMUNERAÇÕES DO PESSOAL DO MAGISTÉRIO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL ESTABELECIDO PELA LEI Nº 11.738 DE 16 DE JULHO DE 2008."</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CHAPADA GAÚCHA, CONFORME ÍNDICE ESTABELECIDO NA LEI MUNICIPAL 690 DE  06 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>GABIENTE DA PRESIDÊNCIA - GAB</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf</t>
   </si>
   <si>
     <t>"REVISA A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG PARA O EXERCÍCIO FINANCEIRO DE 2025 E ATUALIZA A LEI MUNICIPAL Nº 915/2021- PLANO PLURIANUAL PAR AO PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL (LOA) PARA O EXERCÍCIO FINANCEIRO DE 2025."</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>CLAILSON CHAVES, LUANA SILVA, MAURO BELEGANTE E RAIANE MULLER</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE IDENTIFICAÇÃO OBRIGATÓRIA DOS VEÍCULOS OFICIAIS E A SERVIÇO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf</t>
   </si>
   <si>
     <t>"VEDA A NOMEAÇÃO DE PESSOAS CONDENADAS POR CRIMES DE VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL."</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA ELOE LUIZ GABRIEL, O LOGRADOURO PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL (CREAS) NO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA-MG A DESAFETAR IMÓVEL CONSTANTE DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 731/2016, QUE MODIFICA O QUANTITATIVO DE VAGAS PARA OS CARGOS DE OPERADOR DE MÁQUINAS, OPERADOR DE MOTONIVELADORA E MECÂNICO, ALTERA REQUISITOS E ESTABELECE NOVA REMUNERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1000, DE 16 D EJUNHO DE 2023, PARA CRIAR OS CARGOS DE ASSESSOR CONTÁBIL, GERENTE DE IDENTIFICAÇÃO E REGISTRO, E DIRETOR DE DISTRITOS E COMUNIDADES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O TERMO DE CESSÃO DE USO DE BENS E IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº731/2016, QUE CRIA CARGOS PÚBLICOS TEMPORÁRIOS NO ÂMBITO DO SERVIÇO DE VISITAÇÃO DOMICILIAR E DO SERVIÇO DE CONVICÊNCIA E FORTALECIMENTO DE VÍNCULOS- SCFV, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE IDENTIFICAÇÃO OBRIGATÓRIA DOS VEÍCULOS OFICIAIS E A SERVIÇO DO MUNICÍPIO DE CHAPADA-GAÚCHA-MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA "MAIO LARANJA" DE PROTEÇÃO A CRIANÇAS E ADOLESCENTES CONTRA O ABUSO E A EXPLORAÇÃO SEXUAL NO MUNÍCIPIO DE CHAPADA GAÚCHA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE EDUCAÇÃO EM TEMPO INTEGRAL NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O REGULAMENTO DO TRANSPORTE ESCOLAR DO MUNICÍPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>Raiane Muller, Luana Silva, Mauro Belegante</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A IDENTIFICAÇÃO E DIVULGAÇÃO DE INFORMAÇÕES REFERENTES AOS IMÓVEIS LOCADOS PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 077/97, DE 23 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>Luana Silva, Mauro Belegante, Raiane Muller</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE SAÚDE MENSTRUAL NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Mauro Belegante, Luana Silva, Raiane Muller</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA MUNICIPAL DE CAPACITAÇÃO Е INOVAÇÃO NO AGRONEGÓCIO "CHAPADA GAUCHA: TRADIÇÃO, DENOMINADA CERRADO E SUSTENTABILIDADE", E DÁ OUTRAS PROVIDÉNCIAS."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI Nº 1.053/2024, QUE DISPÕE SOBRE O REGIME DE PLANTÃO OBRIGATÓRIO PARA FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE CHAPADA GAÚCHA/MG."</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DOAÇÃO DO BEM IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N° 1.000, DE 16 DE JUNHO DE 2023, PARA CRIAR OS CARGOS DE ESPECIALISTA CONTÁBIL E FINANCEIRO, GERENTE DE IDENTIFICAÇÃO E REGISTRO, E DIRETOR DE DISTRITOS E COMUNIDADES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N° 731/2016, QUE CRIA OS CARGOS PÚBLICOS TEMPORÁRIOS NO ÂMBITO DO SERVIÇO DE VISITAÇÃO DOMICILIAR E DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS - SCFV, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A EDUCAÇÃO ESCOLAR QUILOMBOLA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR EVENTOS COM O APOIO E PATROCÍNIO DE EMPRESAS PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2025, E ATUALIZA A LEI MUNICIPAL Nº. 915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2025, ALTERA A DESTINAÇÃO DE EMENDAS IMPOSITIVAS E ATUALIZA A LEI MUNICIPAL Nº. 915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>Inaldo Barbosa</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI Nº 773, DE 30 DE OUTUBRO DE 2017."</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS, SUCATAS, CHASSIS, CARCAÇAS OU PARTE DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS E DEMAIS LOGRADOUROS DO MUNICÍPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA, A LEI FEDERAL Nº 12.846, DE 1º DE AGOSTO DE 2013 (LEI ANTICORRUPÇÃO), QUE DISPÕE SOBRE A RESPONSABILIZAÇÃO ADMINISTRATIVA E CIVIL DE PESSOAS JURÍDICAS PELA PRÁTICA DE ATOS CONTRA A ADMINISTRAÇÃO PÚBLICA."</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNÍCIPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ANEXOS DE METAS ANUAIS, METAS FISCAIS ATUAIS COMPARADAS COM AS METAS FISCAIS FIXADAS NOS TRÊS EXERCÍCIOS ANTERIORES, RECEITAS, DESPESAS E RESULTADO PRIMÁRIO CONSTANTES DA LEI MUNICIPAL N 1.096, DE 18 DE SETEMBRO DE 2025- LEI DE DIRETRIZES ORÇAMENTÁRIAS -LDO/2026.”</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O TÍTULO “CHAPADENSE DESTAQUE" NO ÂMBITO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA PARA ESTUDANTES DO ENSINO FUNDAMENTAL E MÉDIO DAS ESCOLAS DE ENSINO PÚBLICAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf</t>
   </si>
   <si>
     <t>"RECONHЕСЕ СОМO POLÍTICA PÚBLICA DE PREVENÇÃO ÀS DROGAS NO MUNICÍPIO DE CHAPADA GAUCHA 0 PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA – PROERD, E AUTORIZA APOIAR EFETIVAMENTE SEU DESENVOLVIMENTO."</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Clailson Chaves, Inaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf</t>
   </si>
   <si>
     <t>“INSTITUI NOVO PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO, DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DA CRIANÇA ALFABETIZADA NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 1.° DA LEI MUNICIPAL NO 215/2000, QUE DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 3.° DA LEI NO 066/97, DA COMPOSICÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO DO MUNICÍPIO DE CHAPADA GAÚCHA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>Raiane Muller, Luana Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONÍVEIS E INDISPONÍVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE CHAPADA GAÚCHA-MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO DA DEMANDA ATENDIDA E DA LISTA DE ESPERA POR VAGAS NAS CRECHES DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE VÍDEO, COM DISPOSITIVO DE GRAVAÇÃO DE IMAGEM, NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE CHAPADA GAÚCHA E ĐÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A  OBRIGATORIEDADE DA DIVULGAÇÃO DE LISTAGENS DE PACIENTES QUE AGUARDAM POR CONSULTAS COM MÉDICOS ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DE SAÚDE MUNICIPAL DE CHAPADA GAÚCHA.”</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A DENOMINAÇÃO DA RUA NOVO HORIZONTE, NO BAIRRO NOVO HORIZONTE, NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf</t>
   </si>
   <si>
     <t>""ALTERA A REDAÇÃO DO INCISO III DO ART. 3º DA LEI MUNICIPAL N° 1.104/2025, QUE DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS, SUCATAS, CHASSIS, CARCAÇAS OU PARTE DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS E DEMAIS LOGRADOUROS DO MUNICÍPIO DE CHAPADA GAÚCHA/MG".</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O ART. 3º-A À LEI MUNICIPAL N° 1.103/2025, QUE DISPÕE SOBRE A CESSÃO DE USO DE BENS IMÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>PDLEG</t>
-[...5 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf</t>
   </si>
   <si>
     <t>"APROVA A DILATAÇÃO DO PRAZO PARA ENVIO DO PROJETO DE LEI DO PLANO PLURIANUAL (PPA 2026-2029) E DO PROJETO DE LEI DA LEI ORÇAMENTÁRIA ANUAL (LOA 2026)."</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR GERALDO BATISTA FERREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR MÁRCIO ALMEIDA BERNARDINO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA ELLANE RUDNEI LEITE SILVA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR VALDECI LIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR FÁBIO APARECIDO DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA JOSEMARY LISBOA LOPES DA SILVA (MEIRY LOPES) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>Raiane Muller</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR CARLOS ANTÔNIO RODRIGUES  CORREIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Pascoal Durães</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR CHRISTIANO OLIVEIRA PRATES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>Jamerson  Macedo</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO AO SENHOR ADÃO PEREIRA DE SÁ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA JAQUELINE ALEXANDRA JESUS DOS NAVEGANTES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HORA AO MÉRITO A SENHORA GILMA LOPES MUNIZ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE CHAPAGA GAÚCHA REFERENTES AO EXERCÍCIO FINANCEIRO DE 2014."</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>PRERS</t>
-[...4 lines deleted...]
-  <si>
     <t>Inaldo da Silva Barbosa, Jamerson Barbosa Macêdo, Jazilma Gonçalves Chaves, Vicente Gonçalves de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE VIAGEM A SERVIÇO E A CONCESSÃO DE DIÁRIA A SERVIDORES E A VEREADORES DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf</t>
   </si>
   <si>
     <t>"CRIA A PROCURADORIA LEGISLATIVA NA ESTRUTURA FUNCIONAL DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA RESOLUÇÃO 08/23 QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO N° 002/2021, DE 20 DE OUTUBRO DE 2021, QUE CRIA NA ESTRUTURA DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA O CENTRO DE APOIO AO CIDADÃO E À SOCIEDADE CIVIL - CAC, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO 11/25 QUE DISPÕE SOBRE VIAGEM A SERVIÇO E A CONCESSÃO DE DIÁRIA A SERVIDORES E A VEREADORES DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS ."</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA E DÁ NOVA REDACÃO A ARTIGO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL CHAPADA GAÚCHA, MG. INSTITUÍDO PELA RESOLUÇÃO N° 17 DE 2002.”</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>Clailson Chaves, Jamerson  Macedo, Jazilma Gonçalves, Luana Silva, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf</t>
+    <t>Clailson Chaves, Jamerson  Macedo, Jazilma       Gonçalves, Luana Silva, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER A CRIAÇÃO DA COMISSÃO ESPECIAL DE INQUÉRITO. "</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PREFEITO MUNICIPAL CÓPIA DO PROCESSO DE NOTIFICAÇÃOEXTRAJUDICIAL E LAUDO TÉCNICO DA PRAÇA EUCLÉSIO GOBBI."</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves, Pascoal Durães, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf</t>
+    <t>Jazilma       Gonçalves, Pascoal Durães, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PREFEITO MUNICIPAL LAUDO TÉCNICO SOBRE A OBRA DE CALÇAMENTO DAS RUAS DO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"SOLICITA AO PREFEITO MUNICIPAL ATUALIZAÇÃO NO PORTAL DA TRANSPARÊNCIA PARA FINS DE CUMPRIMENTO DO DIREITO À INFORMAÇÃO."</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÃOES RELATIVAS AO SERVIÇO DE TRANSPORTE ESCOLAR DO MUNÍCIPIO DE CHAPADA-GAÚCHA-MG."</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES RELATIVAS AO SERVIÇO DE MANUTENÇÃO E MELHORAMENTO DA ILUMINAÇÃO PÚBLICA DAS RUAS, AVENIDAS E PRAÇA DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER DISPONIBILIZAÇÃO DO ROL DOS CONTRATADOS QUE FORAM ADITIVADOS DE 2024 PARA 2025."</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER AO PREFEITO MUNICIPAL DE CHAPADA GAÚCHA-MG, INFORMAÇÕES, RELATIVAS AO PORTAL DA TRANSPARÊNCIA E ENCAMINHAMENTO DE CONTRATOS À CÂMARA MUNICIPAL."</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA DESTINADA A DISCUTIR E GERAR UM DEBATE CONSTRUTIVO COM A POPULAÇÃO RESIDENTE NAS COMUNIDADES RURAIS DO MUNICÍPIO DE CHAPADA GAÚCHA -MG, BEM COMO NOS DISTRITOS DE RETIRO VELHO E VILA BOM JESUS DE MINAS, ACERCA DOS RECORRENTES PROBLEMAS RELACIONADOS AO ABASTECIMENTO DE ÁGUA NESSAS LOCALIDADES."</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA CONVOCADO O SECRETÁRIO DE SAÚDE A FIM DE PRESTAR ESCLARECIMENTOS SOBRE A EXECUÇÃO ORÇAMENTÁRIA."</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES AO SECRETÁRIO DE SAÚDE, SOLICITANDO AS NOTAS FISCAIS DE REMÉDIOS COMPRADOS DE JANEIRO A MAIO DE 2025."</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>Inaldo Barbosa, Clailson Chaves, Jamerson  Macedo, Jazilma Gonçalves, Luana Silva, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf</t>
+    <t>Clailson Chaves, Inaldo Barbosa, Luana Silva, Jamerson  Macedo, Jazilma       Gonçalves, Mauro Belegante, Pascoal Durães, Raiane Muller, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE EXERCER A DEMOCRACIA COM A PARTICIPAÇÃO DA POPULAÇÃO, ESPECIALMENTE PARA TRATAR SOBRE: PROJETO DE LEI COMPLEMENTAR 01/2025 - QUE DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS Е A TAХA DE COLETA. TRANSPORTE. TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMILICIARES (TRSD), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL POR INTERMÉDIO DO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. RONI CONTADOR O ENVIO A ESTA CASA LEGISLATIVA, CÓPIA DE TODAS AS NOTAS FISCAIS REFERENTES À AQUISIÇÃO DE MEDICAMENTOS REALIZADAS PELA SECRETARIA MUNICIPAL DE SAÚDE NO EXERCÍCIO DE 2025. "</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER AO PREFEITO MUNICIPAL E SUA SECRETARIA COMPETENTE QUE ENCAMINHEM A ESTA CASA LEGISLATIVA, NO PRAZO DE 15 (QUINZE) DIAS, CÓPIAS DE TODOS OS DOCUMENTOS E NOTAS FISCAIS REFERENTES ÀS DESPESAS REALIZADAS COM A FESTA DA SERRA, NO DISTRITO DE SERRA DAS ARARAS, NO EXERCÍCIO DE 2025.”</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES AO PLENÁRIO DA CÂMARA DE VEREADORES DE CHAPADA GAÚCHA/MG, AO SENHOR PRESIDENTE, INALDO DA SILVA BARBOSA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER QUE SEJA CONVOCADO A SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS A SRA. NESSIA SOUZA MAGALHÃES PARA COMPARECER NA 11ª SESSÃO ORDINÁRIA DIA 18-08-2025."</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA, TODA DOCUMENTAÇÃO REFERENTE AO PROCESSO DE LICITAÇÃO DA UNIDADE BÁSICA DE SAÚDE (UBS).”</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA PELO SECRETÁRIO MUNICIPAL DE CULTURA, AS SEGUINTES INFORMAÇÕES DE INTERESSE PÚBLICO, BEM COMO A CONVOCAÇÃO DO SECRETÁRIO SUPRACITADO NA PRÓXIMA SESSÃO LEGISLATIVA DO MÊS DE SETEMBRO DE 2025."</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf</t>
-[...2 lines deleted...]
-    <t>"REQUERER A DISPENSA DE DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL REFERENTE AS MATÉRIAS APROVADAS, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA."</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf</t>
   </si>
   <si>
     <t>“REQUERER QUE, APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA DESTINADA A ANÁLISE DISCUSSÃO DO PLANO PLURIANUAL E (PPA), RECENTEMENTE PROTOCOLADO PELO PODER EXECUTIVO NESTA CASA LEGISLATIVA.”</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER À PRESIDÊNCIA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, A FIM DE DEBATER A SITUAÇÃO ATUAL DO GINÁSIO POLIESPORTIVO JOÃO EWERLING."</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA, COM A DEVIDA BREVIDADE, O ENCAMINHAMENTO DE TODOS OS DOCUMENTOS REFERENTES À FASE INTERNA DO PROCESSO N° 26/2025 (DFD, EТР, TERMO DE REFERÊNCIA E PESQUISA DE PREÇOS), INCLUINDO TAMBÉM A DEFINIÇÃO DA FORMA E DOS CRITÉRIOS DE SELEÇÃO DO FORNECEDOR. O PARECER JURÍDICO COM TODO O PROCESSO. E QUAL O NOME DA EMPRESA ESCOLHIDA."</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA, CÓPIA DE TODAS AS COMUNICAÇÕES (OFÍCIOS OU SIMILARES) ENTRE A PREFEITURA E O ÓRGÃO FISCALIZADOR ARSAE, BEM COMO, TODA COMUNICAÇÃO FORMAL ENTRE A PREFEITURA E A COPASA, DOS ÚLTIMOS DOIS MESES REFERENTE A FALTA DE ÁGUA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf</t>
   </si>
   <si>
     <t>"A CÂMARA MUNICIPAL DE CHAPADA GAÚCHA - MG, POR MEIO DAS VEREADORAS RAIANE PEREIRA MULLER E LUANA GOMES DA SILVA, MANIFESTA, APÓS DELIBERADO PELO PLENÁRIO, MOÇÃO DE APLAUSO AOS PROFESSORES DO MUNICIPIO DE CHAPADA GAÚCHА."</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf</t>
   </si>
   <si>
     <t>"O VEREADOR QUE ESTA SUBSCREVE, CLAILSON DE OLIVEIRA CHAVES, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, APRESENTA MOÇÃO DE REPÚDIO À PROPOSTA DE EMENDA À CONSTITUIÇÃO (PEC) Nº 24/2023, PELA TENTATIVA AUTORITÁRIA DE RETIRAR DA CONSTITUIÇÃO ESTADUAL A EXIGÊNCIA DE REFERENDO POPULAR PARA A PRIVATIZAÇÃO DA COPASA."</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf</t>
   </si>
   <si>
     <t>"VETO AO PROJETO DE LEI Nº 09/2025, QUE DISPÕE SOBRE A IDENTIFICAÇÃO OBRIGATÓRIA DOS VEÍCULOS OFICIAIS E A SERVIÇO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf</t>
   </si>
   <si>
     <t>VЕТО AO PROJETO DE LEI Nº 17/2025 QUE "DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 001/2025."</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 002/2025."</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 003/2025."</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 004/2025."</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 005/2025."</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Roni Contador</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 006/2025."</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 007/2025."</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 008/2025."</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 009/2025."</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 010/2025."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 011/2025."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 012/2025."</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 013/2025."</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 014/2025."</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 015/2025."</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 016/2025."</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 017/2025."</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>João Lopes</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 018/2025."</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 019/2025."</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 020/2025."</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 021/2025."</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 022/2025."</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 023/2025."</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Sinelton Rubens</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 024/2025."</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 025/2025."</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 026/2025."</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 027/2025."</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 028/2025."</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Professora Aurelice</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº029/2025."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 030/2025."</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 031/2025."</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 032/2025."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 033/2025."</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 034/2025."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Cloves dos Patos</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 035/2025."</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 036/2025."</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 037/2025."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 038/2025."</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 039/2025."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 040/2025."</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Marcelo Motos</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 041/2025."</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 042/2025."</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 043/2025."</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA IMPOSITIVA DE ORÇAMENTO Nº 044/2025."</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS DO EXERCÍCIO FINANCEIRO DE 2024"</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM LÂMPADAS DE LED EM TODO O TERRITÓRIO DO MUNICÍPIO, INCLUINDO OS DISTRITOS DE SERRA DAS ARARAS, RETIRO VELHO E BOM JESUS DE MINAS."</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE PARA INSTITUIR UM MÉTODO, SEJA POR MEIO DE DOAÇÃO OU OUTRO INSTRUMENTO LEGAL, QUE PERMITA AO MUNICÍPIO GARANTIR TERRENOS PARA AS IGREJAS E ORGANIZAÇÕES RELIGIOSAS DE NOSSA COMUNIDADE."</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJA IMPLANTADO TRANSPORTE ESCOLAR PARA ATENDER OS BAIRROS SAGRADA FAMÍLIA 1, SAGRADA FAMÍLIA 2, PORTAL DO SOL E DEMAIS BAIRROS QUE HOUVER NECESSIDADE A FIM DE GARANTIR O ACESSO DOS ALUNOS ÀS UNIDADES DE ENSINO MUNICIPAIS E ESTADUAIS."</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJAM INSTALADAS ACADEMIAS AO AR LIVRE E PARQUES INFANTIS EM TODOS OS BAIRROS DO MUNICÍPIO, COM O OBJETIVO DE PROMOVER O LAZER, A SAÚDE E A INTEGRAÇÃO SOCIAL DA POPULAÇÃO."</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO, COM URGÊNCIA, DE UM GALPÃO COBERTO DESTINADO À REALIZAÇÃO DA FEIRA LIVRE DA CIDADE, COM ESTRUTURA ADEQUADA PARA ATENDER FEIRANTES E CONSUMIDORES."</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJA REALIZADO UM PLANO EMERGENCIAL PARA A PAVIMENTAÇÃO DE TODAS AS RUAS QUE AINDA NÃO POSSUEM PAVIMENTAÇÃO NA SEDE DO MUNICÍPIO E NOS DISTRITOS."</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG QUE SEJAM ADOTADAS MEDIDAS PARA A IMPLEMENTAÇÃO DE UM PROGRAMA HABITACIONAL COM A CONSTRUÇÃO DE CASAS POPULARES DESTINADAS A ATENDER AS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO CATARINA, NA COMUNIDADE GAVIÃO, PARA LIGAR AS COMUNIDADES DE GAVIÃO E RIACHINHO, PROMOVENDO ACESSIBILIDADE, SEGURANÇA E DESENVOLVIMENTO PARA A REGIÃO."</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO RIBEIRÃO, NA ALTURA DA ASSOCIAÇÃO COMUNITÁRIA, NA COMUNIDADE RIBEIRÃO DE AREIA, COM O OBJETIVO DE MELHORAR A MOBILIDADE E A SEGURANÇA DOS MORADORES."</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONSTRUÇÃO DE UMA PRAÇA DE EVENTOS A SER DENOMINADA “PRAÇA DOS CAMELÔS”, NO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE REALIZAR A AMPLIAÇÃO DO HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA, EM ESPECIAL CONSTRUÇÃO DE LEITOS, MASCULINO E FEMININO, LABORATÓRIO PARA COLETA DE EXAMES E GARAGEM COBERTA PARA OS VEÍCULOS DA ÁREA DA SAÚDE."</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR SERVIÇOS DE CASCALHAMENTO DA ESTRADA DENOMINADA"LINHA NOVO HORIZONTE"."</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf</t>
   </si>
   <si>
     <t>" REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR SERVIÇOS DE CASCALHAMENTO DA ESTRADA DE LIGAÇÃO DA CIDADE CHAPADA GAÚCHA À COMUNIDADE PARATERRA 1."</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR MONITORES ESCOLARES, NOS VEÍCULOS DE TRANSPORTE ESCOLAR DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A REALIZAÇÃO DE CALÇAMENTO OU ASFALTAMENTO EM PEQUENOS TRECHOS ADJACENTES À CRECHE CRIANÇA FELIZ E SEU ANEXO, BEM COMO A CONSTRUÇÃO DE CALÇADAS EM TODO O ENTORNO."</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DE MANILHAMENTO OU CONSTRUÇÃO D EPONTE CONFORME INDICAR O SETOR DE ENGENHARIA DA PREFEITURA MUNICIPAL, NA VEREDA DA ESTIVA, NAS PROXIMIDADES DA CASA DO SENHOR PEDRO DA ESTIVA, NA ESTRADA DE LIGAÇÃO DA COMUNIDADE ESTIVA À COMUNIDADE BOI."</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS PARA IMPLANTAÇÃO E INSTALAÇÃO DE UMA UBS NO BAIRRO JARDIM DA PAZ, NA CIDADE DE CHAPADA GAÚCHA, E NESSE SENTIDO, ATÉ QUE SEJA EFETIVADO A CONSTRUÇÃO PARA A REFERIDA UNS, QUE SEJA PROVIDENCIADO O ALUGUEL DE IMÓVEL PARA O FUNCIONAMENTO DA UBS- UNIDADE BÁSICA DE SAÚDE."</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR SERVIÇOS DE CASCALHAMENTO DA ESTRADA DE LIGAÇÃO DA CIDADE DE CHAPADA GAÚCHA À LOCALIDADE JOÃO BATE, NAS PROXIMIDADES DA DIVISA COM O MUNICÍPIO DE JANUÁRIA-MG."</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Raiane Muller, Mauro Belegante</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NA CONSTRUÇÃO DA PONTE SOBRE O RIO BOI PARA LIGAR A COMUNIDADE RIO DOS BOIS A COMUNIDADE RETIRO DOS BOIS."</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf</t>
   </si>
   <si>
     <t>"SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA -MG A CONTRUÇÃO DA PONTE SOBRE O RIO CATARINA A FIM DE BENEFICIAR AS COMUNIDADES RURAIS DO DISTRITO DE RETIRO VELHO, CEDRO, SANTO ANDRÉ, OLHOS D’ÁGUA, RIACHINHO, PRATA, GAVIÃO E ÁGUAS CLARAS."</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR PERFURAÇÃO E INSTALAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES, RIACHINHO, RETIRO NOVO, SUMIDOURO E RIACHO FUNDO."</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE FAZER CUMPRIR OS ARTIGOS 233 E 235 DA LEI MUNICIPAL Nº 148, DE 13 DE OUTUBRO DE 1998- CÓDIGO DE POSTURAS DO MUNICÍPIO NO SENTIDO DE PROIBIR A PERMANÊNCIA DE ANIMAIS SOLTOS EM LOGRADOUROS PÚBLICOS NA CIDADE DE CHAPADA GAÚCHA E DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE CONSTUIR BANHEIROS, INSTALAR ILUMINAÇÃO NO PARQUE DE EXPOSIÇÃO DE CHAPADA GAÚCHA, BEM COMO COLOCAR, BRITAS NAS AREAS DE CIRCULAÇÃO DO REFERIDO PARQUE."</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE INCLUIR ACESSIBILIDADE NO PARQUINHO INFANTIL QUE ESTÁ SENDO NA PRAÇA EUCLÉSIO GOBI, INCLUSIVE COM INSTALAÇÃO DE BRINQUEDOS E EQUIPAMENTOS INCLUSIVOS OU ADAPTADOS  PARA ACESSIBILIDADES, PARA POSSIBILITAR SUA UTILIZAÇÃO POR PESSOAS COM DEFICIÊNCIA, INCLUSIVE VISUAL OU COM MOBILIDADE REDUZIDA."</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DE REDUTOS DE VELOCIDADE (QUEBRA-MOLAS), NA AV. RIO GRANDE DO SUL, EM FRENTE A SORVETERIA TRILHAS DA AMAZONIA E DISTRIBUIDORA EMPORIO DA CERVEJA, NO CENTRO DA CIDADE DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA RIO DOS BOIS, NO BAIRRO SAGRADA FAMÍLIA II NESTA CIDADE DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DA PONTE SOBRE O CÓRREGO MARIMBAS NA LOCALIDADE BARRA DO PEQUI."</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS DE EXECUTAR PERFURAÇÃO E INSTALAÇÃO DE POÇO ARTESIANO NA COMUNIDADE BURAQUINHOS, PROXIMO À SEDE DA ASSOCIAÇÃO DA REFERIDA COMUNIDADE."</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR CALÇAMENTO NAS RUAS DO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Vicente Almeida, Inaldo Barbosa, Pascoal Durães</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf</t>
   </si>
   <si>
     <t>"REQUER PROVIDÊNCIAS NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DA PONTE SOB O CÓRREGO MARIMBAS."</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf</t>
   </si>
   <si>
     <t>"SOLICITA O ANTEPROJETO DE LEI QUE DISPÕE SOBRE O TRABALHO DOS AUXILIARES DE SERVIÇOS GERAIS E DOS SERVENTES ESCOLARES."</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL PROVIDÊNCIAS PROVIDÊNCIAS NO SENTIDO DE REALIZAR A LIMPEZA DO MATO/LIXO E MANUTENÇÃO NA ILUMINAÇÃO DA PRAÇA LOCALIZADA AO LADO DA CAPELA NOSSA SENHORA APARECIDA."</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER AO PREFEITO MUNICIPAL PROVIDÊNCIAS DE REALIZAR MANUTENÇÕES NA ILUMINAÇÃO PÚBLICA DOS BAIRROS SAGRADA FAMÍLIA I E II E NO DISTRITO DE SERRA DAS ARARAS ESPECIALMENTE NA RUA ENEDINA GUEDES."</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER PROVIDÊNCIAS NO SENTIDO DA CONSTRUÇÃO DA COZINHA COM REFEITÓRIO E COBERTURA ENTRE UM SAGUÃO E OUTRO NA ESCOLA MUNICIPAL SANTO ANTÔNIO, LOCALIZADA NO DISTRITO DE SERRA DAS ARARAS.”</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER PROVIDÊNCIAS NO SENTIDO DE ENVIAR PROJETO DE LEI À CÂMARA MUNICIPAL NO SENTIDO DE REALIZAR O CENSO MUNICIPAL PARA FINS DE LEVANTAMENTO DO QUANTITATIVO DE PESSOAS COM AUTISMO E DÉFICIT DE ATENÇÃO E HIPERATIVIDADE (TDАH)."</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CHAPADA GAÚCHA – MG A REVITALIZAÇÃO DO CANTEIRO CENTRAL DA AVENIDA GETÚLIO VARGAS, COM A SUBSTITUIÇÃO DOS MEIOS-FIOS EXISTENTES E A INSTALAÇÃO DE BLOQUETES INTERTRAVADOS DO TIPO “PAVER”, COM O OBJETIVO DE MELHORAR A INFRAESTRUTURA URBANA, A ESTÉTICA E A SEGURANÇA DO LOCAL”.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER APÓS A APROVAÇÃO DO PROJETO DE LEI 4721/24, QUE TRAMITA NA CÂMARA DOS DEPUTADOS, QUE SEJA INDICADO AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE QUE OS ÔNIBUS SEJAM DOADOS À SECRETARIA DE ESPORTES E SECRETARIA DE CULTURA, PARA ATENDER AS DEMANDAS DAS IGREJAS LOCAIS."</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER PROVIDÊNCIAS NO SENTIDO DE REALIZAR A REFORMA E INSTALAÇÃO DE REDES NA QUADRA POLIESPORTIVA LOCALIZADA NO ESTÁDIO MUNICIPAL PAULO HENRIQUE CORRADINI."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE DA PREFEITURA A ELABORAÇÃO E EXECUÇÃO DE PROJETO DE CONSTRUÇÃO DE UMA FAIXA MULTIFUNCIONAL DESTINADA À PRÁTICA DE CAMINHADA, CICLISMO CORRIDA, NA ENTRADA DA CIDADE DE CHAPADA GAÚCHA, AO LONGO DA BR OU VIA DE ACESSO PRINCIPAL.”</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER PROVIDÊNCIAS NO SENTIDO DE REALIZAR A CONSTRUÇÃO DE UMA SALA E AMPLIAÇÃO DA ÁREA PARA REFEITÓRIO NA ESCOLA MUNICIPAL QUILOMBOLA DE PRATA."</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA QUADRA POLIESPORTIVA NA COMUNIDADE QUILOMBOLA DO PRATA, LOCALIZADA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A CONSTRUÇÃO OU DESIGNAÇÃO DE UM ESPAÇO PARA UMA PEQUENA CAPELA ECUMÊNICA NO HOSPITAL MUNICIPAL JOSÉ CARDOSO DE OLIVEIRA, PROJETADA PARA QUE PACIENTES, FAMILIARES E FUNCIONÁRIOS POSSAM BUSCAR CONFORTO ESPIRITUAL, PRATICAR SUAS CRENÇAS E ENCONTRAR PAZ EM MOMENTOS DE DIFICULDADE."</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO DISTRITO DE RETIRO VELHO, LOCALIZADO NO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA CONSTRUÇÃO DA PRAÇA SR. DUCHIM NO BAIRRO NOVO HORIZONTE,CONTENDO: CALÇADAS NO ENTORNO PARA CAMINHADAS, ILUMINAÇÃO, QUADRAS DE AREIA, BANCOS, BRINQUEDOS (BALANÇO, ENTRE OUTROS PARA CRIANÇAS) E UMA ACADEMIA AO AR LIVRE.”</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA CONSTRUÇÃO DE UM CAMPO SOCIETY NO COMPLEXO ESPORTIVO (ESTÁDIO E QUADRA POLIESPORTIVA) NA CIDADE DE CHAPADA GAÚCHA – MG.”</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA IMPORTÂNCIA DA CONSTRUÇÃO DO PARQUE MUNICIPAL VEREDAS NO DISTRITO DE SERRA DAS ARARAS, CONTEMPLANDO: CONSTRUÇÃO DE RUA DE ACESSO CALÇADA, CAMPO SOCIETY, QUADRAS DE AREIA, QUADRA POLIESPORTIVA, CONSTRUÇÃO DE QUIOSQUES, PLANTIO DE ÁRVORES, E IMPLANTAÇÃO DE BALANÇOS E BRINQUEDOS NA VEREDAS DO FEIO, EM ÁREA PÚBLICA DE PROPRIEDADE DO MUNICIPIO.”</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf</t>
   </si>
   <si>
     <t>“REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL QUE ADOTE AS MEDIDAS NECESSÁRIAS, POR MEIO DA DEFESA CIVIL MUNICIPAL, PARA A CRIAÇÃO DE UMA BRIGADA MUNICIPAL DE INCÊNDIO E RESGATE NO MUNICÍPIO DE CHAPADA GAÚCHA -MG.”</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPLEMENTAÇÃO DE AULAS DE DANÇA E MÚSICA VOLTADAS ÀS CRIANÇAS E ADOLESCENTES DO MUNICIPIO, PODENDO SER VIABILIZADAS TAMBEM POR MEIO DO AUXILIO DE EMENDAS IMPOSITIVAS APRESENTADAS PELOS VEREADORES, A FIM DE CONTRIBUIR COM O CUSTEIO DO REFERIDO PROJETO."</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PONTO DE APOIO DA ASSISTÊNCIA SOCIAL NO DISTRITO DE RETIRO VELHO, LOCALIZADO NO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUE O PODER EXECUTIVO INICIE O PAGAMENTO DO PISO SALARIAL DOS ENFERMEIROS, INSTITUÍDO PELA LEI FEDERAL N° 14.434/2022, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A IMPORTÂNCIA DA CONSTRUÇÃO DE UMA CASA DE APOIO À SAÚDE NA CIDADE DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUE O PODER EXECUTIVO INICIE OS PROCEDIMENTOS ADMINISTRATIVOS E ORÇAMENTÁRIOS PARA A PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE SANTA RITA, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUE O PODER EXECUTIVO INICIE OS PROCEDIMENTOS ADMINISTRATIVOS E ORÇAMENTÁRIOS PARA A PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE BURACOS, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DO SISTEMA DE MONITORAMENTO OLHO VIVO EM PONTOS ESTRATÉGICOS DO MUNICÍPIO DE CHAPADA GAÚCHA - MG E NO DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAMENTO DA ESTRADA PRINCIPAL DO DISTRITO DE RETIRO VELHO E DA COMUNIDADE SUMIDOURO, NO MUNICÍPIO DE CHAPADA GAÚCHA – MG."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf</t>
   </si>
   <si>
     <t>"REQUERER SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE COBERTURA DA QUADRA DA COMUNIDADE CATARINA, LOCALIZADA NO MUNICÍPIO DE CHAPADA GAÚCHA - MG."</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>SUBPL</t>
-[...5 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTO NO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO-IPTU, FIXA E ESTABELECE O CALENDÁRIO ANUAL DE ARRECADAÇÃO E INCETIVO AO PAGAMENTO DO IPTU PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1.000, DE 16 DE JUNHO DE 2023, PARA CRIAR OS CARGOS DE ESPECIALISTA CONTÁBIL E FINANCEIRO, GERENTE DE DE IDENTIFICAÇÃO E REGISTRO, E DIRETOR DE DISTRITOS E COMUNIDADES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 18/2025: " DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 731/2016, QUE CRIA OS CARGOS PÚBLICOS TEMPORÁRIOS NO ÂMBITO DO SERVIÇO DE VISITAÇÃO DOMICILIAR E DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS- SCFV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI N° 020/2025: "INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA, O MÊS "MAIO LARANJA", DEDICADO À PROTEÇÃO DAS CRIANÇAS E DOS ADOLESCENTES CONTRA O ABUSO E A EXPLORAÇÃO SEXUAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTO Nº 01 AO PROJETO DE LEI N.º 16/2025_x000D_
 "DISPÕE SOBRE TERMO DE CESSÃO DE USO DE BENS IMÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI 031/2025:_x000D_
 "DISPÕE SOBRE A EDUCAÇÃO QUILOMBOLA NO MUNICÍPIO DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N° 01 AO PROJETO DE LEI N° 44/2025: "INSTITUI A POLÍTICA MUNICIPAL DA CRIANÇA ALFABETIZADA NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 01 AO PROJETO DE LEI N° 023/2025_x000D_
 "SUPRIMA-SE DO PROJETO DE LEI Nº 023/2025 О ARTIGO 2º DO PROJETO."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, Luana Silva</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°01 AO PROJETO DE LEI 26/2025_x000D_
 " SUPRIMA-SE O ART. 5° DO PROJETO DE LEI 26/2025, REMUNERANDO-SE OS DEMAIS ARTIGOS."</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>EMMOD</t>
-[...5 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATIVA N° 01, AO SUBSTITUTIVO DO PROJETO DE LEI Nº 003/2025"</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 001 AO PROJETO DE LEI N° 17/2025: ALTERA O PARÁGRAFO ÚNICO DO ART. 13 [...]”</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 002 AO PROJETO DE LEI N° 17/2025: ALTERA O ART. 52 [...]"</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 003 AO PROJETO DE LEI N° 17/2025: ALTERA O ART. 3° [...]”</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA N° 004 AO PROJETO DE LEI N° 17/2025: ALTERA O §1°, DO ART. 50, [...]”</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01, AO PROJETO DE LEI N° 014/2025_x000D_
 "MODIFICA-SE O ART. 1º, INCISO III, DO PROJETO DE LEI Nº 014/2025."</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01, AO PROJETO DE LEI N° 019/2025._x000D_
 "MODIFICA-SE O ART. 2º DO PROJETO DE LEI Nº 019/2025."</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 02, AO PROJETO DE LEI Nº 019/2025_x000D_
 "MODIFICA-SE O INCISO II DO ART. 2º DO PROJETO DE LEI N° 019/2025"</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 03, AO PROJETO DE LEI N° 019/2025_x000D_
 "MODIFICA-SE O § 1º DO INCISO II DO ART. 2º DO PROJETO DE LEI Nº 019/2025"</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01 AO PROJETO DE LEI 26/2025_x000D_
 "ALTERA A REDAÇÃO DO § 1° DO ART. 1° DO PROJETO DE LEI 26/2025."</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°02 AO PROJETO DE LEI 26/2025_x000D_
 "MODIFICA-SE O ART. 1° DO PROJETO DE LEI 26/2025."</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N 01, AO PROJETO DE LEI N° 028/2025_x000D_
 “MODIFICA-SE O ART, 3° DO PROJETO DE LEI NO 28/2025, QUE DISPÕE SOBRE A DOAÇÃO DO BEM IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>CFOT - Comissão de Finanças, Orçamento e Tomada de Contas, Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf</t>
+    <t>CFOT - Comissão de Finanças, Orçamento e Tomada de Contas, Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI 08/2025 _x000D_
 “ALTERA A REDAÇÃO DO ART.1° DO PROJETO DE LEI 08/2025”</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI N° 042/2025_x000D_
 "Art. 1º O art. 7º do Projeto de Lei n° 042/2025 passa a vigorar com a seguinte redação[...]"</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI N° 045/2025_x000D_
 _x000D_
 "Altera a redação do inciso II, alínea "d", do art. 1º do Projeto de Lei nº 045/2025."</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02 AO PROJETO DE LEI N° 045/2025_x000D_
 "Modifica a alínea e do inciso I do art. 1º do Projeto de Lei nº 045/2025."</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Jamerson  Macedo, Raiane Muller</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01, AO SUBSTITUTIVO DO PROJETO de LEI N° 031/2025:_x000D_
 "Modifica-se o art. 10 do Substitutivo 01 do Projeto De Lei No 031/2025."</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N 02, AO SUBSTITUTIVO 01 DO PROJETO DE LEI N° 031 /2025:_x000D_
 "Modifica-se o art. 2°, inciso IX, do Substitutivo 01 do Projeto De Lei N° 031/2025."</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>Clailson Chaves, Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf</t>
+    <t>Claílson Chaves, Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01 AO PROJETO DE LEI N° 047/2025_x000D_
 "Altera a redação do art. 1º do Projeto de Lei nº 047/2025."</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI N° 53_x000D_
 _x000D_
 "Modifica a redação do art. 3º-A do Projeto de Lei que acrescenta dispositivo à Lei Municipal nº 1.103/2025, que dispõe sobre a cessão de uso de bens imóveis."</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>Clailson Chaves, Inaldo Barbosa, Jamerson  Macedo, Jazilma Gonçalves, Pascoal Durães, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf</t>
+    <t>Claílson Chaves, Inaldo Barbosa, Jamerson  Macedo, Jazilma       Gonçalves, Pascoal Durães, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01 AO PROJETO DE LEI N° 39/2025 "Modifica a redação do art. 4º"</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº01 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº02 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATIVA Nº03 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº04 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº05 AO PROJETO DE LEI Nº 38/2025 "No ANEXO VI [...]"</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº01 AO PROJETO DE LEI Nº 38/2025 "No ANEXO IV [...]"</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº02 AO PROJETO DE LEI Nº 38/2025 "No ANEXO IV [...]"</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>EMADT</t>
-[...5 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA ADITIVA DE PPA Nº 001/2025."</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01 AO PROJETO DE RESOLUÇÃO Nº 01/2025_x000D_
 ACRESCENTE-SE, ONDE CONVIER, AO PROJETO DE RESOLUÇÃO N° 01/2025 [...]</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01 AO PROJETO DE RESOLUÇÃO Nº 02/2025_x000D_
 ACRESCENTE-SE, ONDE CONVIER, AO PROJETO DE RESOLUÇÃO N° 02/2025 [...]</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>Luana Silva, Clailson Chaves, Jazilma Gonçalves, Raiane Muller, Vicente Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf</t>
+    <t>Luana Silva, Claílson Chaves, Jazilma       Gonçalves, Raiane Muller, Vicente Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>“EMENDA ADITIVA N° 001 AO PROJETO DE LEI N° 17/2025: ACRESCENTE-SE O SEGUINTE § 3° AO ART. 2° [...]”</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01 AO PROJETO DE LEI COMPLEMENTAR N°01/2025._x000D_
 "ACRESCENTE-SE O SEGUINTE §3° AO ART 4° [...]"</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PROJETO DE LEI N° 041/2025_x000D_
 "Art. 1° O art. 1º do Projeto de Lei nº 041/2025 passa a vigorar com a seguinte redação[...]"</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PROJETO DE LEI N° 045/2025_x000D_
 "Acrescenta a alínea e ao inciso II do art. 1º do Projeto de Lei nº 045/2025, para incluir um representante de comunidades tradicionais na composição do conselho."</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 01 O PROJETO DE LEI N° 048/2025_x000D_
 "Acrescenta o Parágrafo único, ao artigo 1 do Projeto de Lei n° 048/2025."</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01, AO PROJETO DE LEI N° 043/2025:_x000D_
 "Inclui-se parágrafo único ao art. 1° do Projeto de Lei nº 043/2025"</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 01 AO PROJETO DE LEI N° 38/2025 "Incluam-se os parágrafos 2º e 3º ao art. 8º"</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº02 AO PROJETO DE LEI Nº 38/2025 "Inclua-se no ANEXO VI [...]"</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº03 AO PROJETO DE LEI Nº 38/2025 "Inclua-se no ANEXO VI [...]"</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>EMBC</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA DE BANCADA</t>
   </si>
   <si>
     <t>Jamerson  Macedo, Inaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE BENS PERMANENTES PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA, TAIS COMO MOBÍLIA, CAMAS, MÓVEIS, CADEIRAS PARA ADMINISTRAÇÃO DE MEDICAMENTOS, MONITOR MILTIPARÂMETRO, BOMBA DE INFUSÃO, CARDIOVERSOR, ENTRE OUTROS."</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf</t>
   </si>
   <si>
     <t>" KIT'S DE IRRIGAÇÃO E CAIXAS D'AGUA PARA OS PRODUTORES RURAIS DE CHAPAGA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Pascoal Durães, Vicente Almeida</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE VEÍCULO DESTINADO AO PONTO DE APOIO DA COMUNIDADE MARIMBAS, VINCULADO À UBS DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE TAMBORES DE LIXO PARA O DISTRITO DE SERRA DAS ARARAS."</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE MANILHAS PARA MANUTENÇÃO DE PONTOS ESTRATÉGICOS COMUNIDADE SÃO FÉLIZ, BARREIRO NOVO E MARIMBAS."</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS)."</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Vicente Almeida, Pascoal Durães</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf</t>
   </si>
   <si>
     <t>"REFORMA DE PISO E MATERIAIS DE CONSTRUÇÃO PARA A ASSISTÊNCIA SOCIAL."</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA O POSTO DE SAÚDE DA MARIMBAS."</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Inaldo Barbosa, Jamerson  Macedo</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE."</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA A UBS (UNIDADE BÁSICA DE SAÚDE) DA COMUNIDADE RIO DOS BOIS."</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA OS PRODUTORES RURAIS DE CHAPADA GAÍCHA-MG."</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA."</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA A ASSOCIAÇÃO SÃO JOÃO BATISTA NO RIO DOS BOIS."</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf</t>
   </si>
   <si>
     <t>"COMPRAS DE UTENSÍLIOS DE COZINHA PARA A ASSOCIAÇÃO QUILOMBOLA DA PRATA."</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf</t>
   </si>
   <si>
     <t>"MATERIAIS DIDÁTICOS PARA A SALA DE RECURSOS NA ESCOLA MUNICIPAL SANTO AGOSTINHO."</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE PONTO DE APOIO À SAÚDE NA COMUNIDADE QUILOMBOLA BARRO VERMELHO."</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE MANILHAMENTO OU PONTE NA ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES OLHOS D'ÁGUA DA ESTIVA."</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS EXCEPCIONAIS)."</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE PARQUE INFANTIL NAS ESCOLAS DAS COMUNIDADES QUILOMBOLAS DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE TENDAS 6X6 DESTINADAS AOS AGRICULTORES DE AGRICULTURA FAMILIAR DESTINADA ÀS COMUNIDADES DE RIACHINHO, CACHOEIRA DO RIO PARDO, PRATA E CATARINA."</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CADEIRAS E MESAS PARA ASSOCIAÇÃO COMUNITÁRIA DE ÁGUAS CLARAS E ASSOCIAÇÃO COMUNITÁRIA GALHO ESCURO."</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAIXAS D'ÁGUA DESTINADA À ASSOCIAÇÃO GRÃOS TERRA."</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE VEÍCULO DESTINADO AO POSTO DE SAÚDE COMUNIDADE DE RETIRO VELHO."</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf</t>
   </si>
   <si>
     <t>"PARA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE QUILOMBOLA DA PRATA."</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>EMIM</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE PONTO DE APOIO À SAÚDE NA COMUNIDADE QUILOMBOLA DA PRATA."</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE BOMBAS CENTRÍFUGAS 7EV PARA A COMUNIDADE CATARINA."</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf</t>
   </si>
   <si>
     <t>"REFORÇO ORÇAMENTÁRIO DO CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXECPCIONAIS."</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf</t>
   </si>
   <si>
     <t>"MÁQUINAS DE CORTE E COSTURA PARA O CLUBE DA MELHOR IDADE."</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf</t>
   </si>
   <si>
     <t>"MANUTENÇÃO E INVESTIMENTOS DA ASSOCIAÇÃO ESTUDANTES DE CHAPADA GAÚCHA."</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf</t>
   </si>
   <si>
     <t>"REFORMA DE PISO E MATERIAIS DE CONSTRUÇÃO PARA A ASSISTÊNCIA SOCIAL DE CHAPAGA GAÚCHA."</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MATERIAIS PARA A PRÁTICA ESPORTIVA, COMO (FUTEBOL, PETECA, VÔLEI, BEACH TÊNIS, ENTRE OUTRAS MODALIDADES) NA SECRETARIA DE CULTURA, ESPORTE, LAZER E TURISMO NO MUNICÍPIO DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA OS PRODUTORES RURAIS DE CHAPAGA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE BENS PERMANENTES PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA, TAIS COMO MOBÍLIA, CAMAS, MÓVEIS, CADEIRAS PARA ADMINISTRAÇÃO DE MEDICAMENTOS, MONITOR MULTIPARÂMETRO, BOMBA DE INFUSÃO, CARDIOVERSOR, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf</t>
   </si>
   <si>
     <t>"CAIXAS D'AGUA PARA OS PRODUTORES RURAIS DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CADEIRAS PARA A FESTA DE SANTA CRUZ."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE MANILHAMENTO OU PONTE NA COMUNIDADE DE RIACHINHO: CÓRREGO PASSAGEM FUNDA E NO CÓRREGO RIACHINHO."</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE MANILHAMENTO OU PONTE NA COMUNIDADE BURAQUINHOS."</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE PONTO DE APOIO Á SAÚDE NA COMUNIDADE QUILOMBOLA PRATA."</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA A ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES OLHOS D'ÁGUA DA ESTIVA."</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA A ASSOCIAÇÃO DA COMUNIDADE BARROCÃO."</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA A ASSOCIAÇÃO COMUNITÁRIA MÃE ANA- ACOMA."</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE COMPUTADORES PARA BIBLIOTECA MUNICIPAL."</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf</t>
   </si>
   <si>
     <t>"COMPRA DE LIVROS PARA A BIBLIOTECA MUNICIPAL."</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf</t>
   </si>
   <si>
     <t>"DISTRIBUIÇÃO DE CAIXAS D'ÁGUA- MANUTENÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA RURAL."</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAMAS PARA O HOSPITAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA."</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CESTAS BÁSICAS PARA DISTRIBUIÇÃO GRATUITA."</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf</t>
   </si>
   <si>
     <t>"PARA A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO REALIZAR CONSTRUÇÕES NA COMUNIDADE MARIMBAS E REGIÃO."</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf</t>
   </si>
   <si>
     <t>"REFORMA DA ESCOLA MUNICIPAL GETÚLIO INÁCIO DE FARIAS DE MARIMBAS."</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf</t>
   </si>
   <si>
     <t>"TENDAS PARA EVENTOS ESPORTIVOS NA COMUNIDADE MARIMBAS."</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf</t>
   </si>
   <si>
     <t>"VEÍCULO PARA O POSTO DE SAÚDE DA MARIMBAS E MURO DO POSTO."</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE LÂMPADAS DE LED NAS COMUNIDADES DE PARA TERRA I, ASSENTAMENTO PARAÍSO DE MINAS, VALPARAÍSO IIM DISTRITO VILA BOM JESUS DE MINAS."</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf</t>
   </si>
   <si>
     <t>"DESTINAÇÃO DO VALOR PARA REFORÇO AOS CONVÊNIOS DE CIRURGIAS FIRMADAS COM O HOSPITAL DE PEQUENO PORTE JOSÉ CARSOSO DE OLIVEIRA."</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAIXAS D'ÁGUA PARA COMUNIDADES RURAIS."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf</t>
   </si>
   <si>
     <t>"KIT'S DE IRRIGAÇÃO PARA OS PRODUTORES RURAIS DE CHAPADA GAÚCHA-MG."</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf</t>
   </si>
   <si>
     <t>"DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA CASA DE ENGENHO NA ASSOCIAÇÃO COMUNIDADE DE VEREDEIROS MÃE ANA (ACOVEMA)."</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE MÓVEIS PARA O CLUBE DA MELHOR IDADE."</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf</t>
   </si>
   <si>
     <t>"REPAROS NO CLUBE DA MELHOR IDADE."</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE CAIXAS D'ÁGUA PARA COMUNIDADE RURAIS."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf</t>
   </si>
   <si>
     <t>"AQUISIÇÃO DE EQUIPAMENTOS DE SOM PARA A ESCOLA MUNICIPAL SANTA LUZIA EM VILA RETIRO VELHO."</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/332/proposta_de_emenda_a_lei_organica_no_0032024_nova.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/332/proposta_de_emenda_a_lei_organica_no_0032024_nova.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DO ART. 145 E  DO ART. 154 DA LEI ORGÂNICA MUNICIPAL DE CHAPADA GAÚCHA/MG, PARA ADEQUAR O TEXTO A EMENDA CONSTITUCIONAL Nº126, DE 21 DE DEZEMBRO DE 2022 E TRATAR DOS PRAZOS PARA ENVIO DA PROPOSTA ORÇAMENTÁRIA ANUAL."</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Jair Montagner</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/296/plc_01-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/296/plc_01-2024.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA AS HIPÓTESES DE ADIANTAMENTO DE VALORES E CONCESSÃO DE DIÁRIAS AOS AGENTES PÚBLICOS MUNICIPAIS EM VIRTUDE DE DESLOCAMENTOS DA SEDE DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/318/plc_002-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/318/plc_002-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES EFETIVOS DO PODER EXECUTIVO DO MUNICÍPIO DE CHAPADA GAÚCHA (MG) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/319/plc_003-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/319/plc_003-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PLANO DE CARREIRAS, CARGOS E VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO, PROFISSIONAIS DA EDUCAÇÃO BÁSICA E DEMAIS SERVIDORES DA ÁREA DA EDUCAÇÃO DO MUNICÍPIO DE CHAPADA GAÚCHA, ESTADO DE MINAS GERAIS."</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_complementar_04.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_complementar_04.2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS E A TAXA DE COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMICILIARES (TRSD), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_01-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_01-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CHAPADA GAÚCHA, CONFORME ÍNDICE ESTABELECIDO NA LEI MUNICIPAL 690 DE 06 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_02-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_02-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REAJUSTE DAS REMUNERAÇÕES DO PESSOAL DO MAGISTÉRIO DO MUNCÍPIO DE CHAPADA GAÚCHA PARA ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL ESTABELECIDO PELA LEI N° 11.738 DE 16 DE JULHO DE 2008".</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>João Lopes, Pascoal Durães, Roni Contador</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/289/pl_03-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/289/pl_03-2024.pdf</t>
   </si>
   <si>
     <t>“REVISA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_04-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_04-2024.pdf</t>
   </si>
   <si>
     <t>"REVISA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_05-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_05-2024.pdf</t>
   </si>
   <si>
     <t>"REVISA OS SUBSÍDIOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE HORÁRIO DE FUNCIONAMENTO PARA AS FARMÁCIAS E DROGARIAS, ESTABELECIDAS NA CIDADE DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2024 A ATUALIZA A LEI MUNICIPAL N.° 915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2024 A ATUALIZA A LEI MUNICIPAL N°. 915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_10-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_10-2024.pdf</t>
   </si>
   <si>
     <t>"RATIFICA A SEXTA ALTERAÇÃO E A CONSOLIDAÇÃO DO CONTRATO DE CONSÓRCIO DO CONVALES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_11-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_11-2024.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_012_2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_012_2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LIMPEZA E CONSERVAÇÃO SOBRE DE TERRENOS URBANOS."</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_013_2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_013_2024.pdf</t>
   </si>
   <si>
     <t>" DENOMINA "ESCOLA MUNICIPAL PROFESSORA MARGARETE BORGES RIBEIRO", A ESCOLA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_14-2024-novo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_14-2024-novo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE APROVAÇÃO DO LOTEAMENTO DENOMIDADO "LOTEAMENTO YPÊ", NO PERÍMETRO URBANO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_15-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_15-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE APROVAÇÃO DO LOTEAMENTO "BORGETI EMPREENDEDORISMOS IMOBILIÁRIOS LTDA", NO PERÍMETRO URBANO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_lei_016-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_lei_016-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL 1000 DE 16 DE JUNHO DE 2023 PARA CRIAR CARGO COMISSIONADO DE ADVOGADO."</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_lei_017-2024_novo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_lei_017-2024_novo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO DE CESSÃO DE USO DE BENS IMÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_018-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_018-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE TRANSPORTE DE PACIENTES NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO, NOS CASOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_019-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_019-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 4º DA LEI Nº. 617/20013, DE 14 DE FEVEREIRO DE 2013 -  QUE "DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_020-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_020-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_lei_021-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_lei_021-2024.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE DIRETRIZES PARA A IMPLANTAÇÃO DO PROGRAMA  "PROTEGER - REDE DE PROTEÇÃO DA MULHER", NO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_022-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_022-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2024 E ATUALIZA A LEI MUNICÍPAL Nº.915/2021- PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025 COM FUNDAMENTO NO ARTIGO 43 DA LEI 4.320/1967 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_023-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_023-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA A DESAFETAR IMÓVEL CONSTANTE DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_024-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_024-2024.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_025-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_025-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE CHAPADA GAÚCHA, ESTADO DE MINAS GERAIS."</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_026-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_026-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE TERMO DE CESSÃO DE USO DE BENS MÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/321/pl_027-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/321/pl_027-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE TERMO DE CESSÃO DE USO DE BENS IMÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_028-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_028-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE TERMO DE CESSÃO DE USO DE BENS IMÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_0029-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_0029-2024.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO, COMBATE E PREVENÇÃO AO BULLYNG E AO CYBERBULLYING-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>João Lopes, Jazilma Gonçalves, Pascoal Durães, Roni Contador</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_030-2024.pdf</t>
+    <t>João Lopes, Jazilma       Gonçalves, Pascoal Durães, Roni Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_030-2024.pdf</t>
   </si>
   <si>
     <t>"FIXA OS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE CHAPADA GAÚCHA-MG PARA O MANDATO COMPREENDIDO ENTRE 2025 A 2028."</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pl_031-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pl_031-2024.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURÍDICO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_032-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_032-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE INFRAESTRUTURA DOS MUNICÍPIOS DO NOROESTE DE MINAS- CINF-AMNOR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_033.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_033.2024.pdf</t>
   </si>
   <si>
     <t>"PRORROGA, ATÉ 31 DE DEZEMBRO DE 2025, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI 703/2015, COM BASE NA LEI FEDERAL Nº 13.005, DE 25 DE JUNHO DE 2014."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_034.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_034.2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR VEÍCULOS, MÁQUINAS E INSERVÍVEIS DE PROPRIEDADE DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_035.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_035.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ANEXOS DE METAS ANUAIS, METAS FISCAIS ATUAIS COMPARADAS COM AS METAS FISCAIS FIXADAS NOS TRÊS EXERCÍCIOS ANTERIORES, RECEITAS, DESPESAS E RESULTADO PRIMÁRIO CONSTANTES DA LEI MUNICIPAL Nº 1.067, DE 15 DE JULHO DE 2024 - LEI DE DIRETRIZES ORÇAMENTÁRIAS- LDO/2025."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_036.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_036.2024.pdf</t>
   </si>
   <si>
     <t>" ALTERA A LEI MUNICIPAL Nº. 915, DE 21 DE DEZEMBRO DE 2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2022 A 2025."</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_037.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_037.2024.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_038.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_038.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE NOMECLATURA DE QUADRA NO ESTADO MUNICIPAL PAULO HENRIQUE CORRADINI, NO MUNICÍPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE- CODEMA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_no_040-.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_no_040-.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2024 E ATUALIZA A LEI MUNICIPAL Nº 915/2021- PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DA OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto_de_lei_041.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto_de_lei_041.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO DE CUSTEIO SUPLEMENTAR PARA A AMORTIZAÇÃO DO DEFICT ATUARIAL JUNTO AO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CHAPADA GAÚCHA”.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/345/pdl_01.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/345/pdl_01.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR SOLANO DEWES E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pdl_02.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pdl_02.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA MARIA DOS SANTOS MENDES GUIMARÃES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pdl_03.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pdl_03.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA LINDAURA GONÇALVES ROCHA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/348/pdl_04.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/348/pdl_04.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR OSVALDO PEREIRA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pdl_05.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pdl_05.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA EVANICE BORGES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves, João Lopes, Pascoal Durães, Roni Contador</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/350/pdl_06.2024.pdf</t>
+    <t>Jazilma       Gonçalves, João Lopes, Pascoal Durães, Roni Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/350/pdl_06.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO PROJETO SOCIAL "REI DAVI" E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/351/pdl_07.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/351/pdl_07.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR PAULO CÉSAR PEREIRA SILVA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/352/pdl_08.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/352/pdl_08.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ DOMINGOS TEIXEIRA BARBOSA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pdl_09.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pdl_09.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA MARIA ROSICLEY ARAÚJO ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pdl_10.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pdl_10.2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR PAULO APARECIDO ALVES CARNEIRO E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/355/pdl_011.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/355/pdl_011.2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR MANOEL GOMES PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_02-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_02-2024.pdf</t>
   </si>
   <si>
     <t>"REQUER AO PREFEITO MUNICIPAL, INFORMAÇÕES A RESPEITO DA OBRA DA PRAÇA EUCLÉSIO GOBBI."</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>Inaldo Barbosa, Jazilma Gonçalves, João Lopes, Marcelo Motos, Pascoal Durães, Professora Aurelice, Roni Contador, Sinelton Rubens</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/313/requerimento_04-2024.pdf</t>
+    <t>Inaldo Barbosa, Jazilma       Gonçalves, João Lopes, Marcelo Motos, Pascoal Durães, Professora Aurelice, Roni Contador, Sinelton Rubens</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/313/requerimento_04-2024.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA CONVOCADO O SECRETÁRIO DE OBRAS E URBANISMO PARA COMPARECER NA 7ª SESSÃO PLENÁRIA ORDINÁRIA QUE OCORRERÁ NO DIA 06-05-2024, ÀS 19-00 A FIM DE PRESTAR ESCLARECIMENTOS."</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/324/requerimento_05-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/324/requerimento_05-2024.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORÇÕES AO PREFEITO MUNICIPAL SOBRE O ANDAMENTO DAS OBRAS DE PAVIMENTAÇÃO ASFALTICAS."</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_06-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_06-2024.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA CONVOCADO O SECRETÁRIO DE SAÚDE PARA COMPARECER A 09º SESSÃO ORDINÁRIA QUE OCORRERÁ DIA  ÁS 19h, A FIM DE PRESTAR ESCLARECIMENTOS."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_007.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_007.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE O PREFEITO MUNICIPAL PRESTE INFORMAÇÕES NOS TERMOS DO ART. 37, §1º DA CRFB, A DEMISSÃO INJUSTIFICADA DOS SERVIDORES MUNICIPAIS."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_008.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_008.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES QUANTO A NÃO INSTALAÇÃO DAS PLACAS DE INAUGURAÇÃO DAS OBRAS PÚBLICAS."</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/331/requerimento_009.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/331/requerimento_009.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE VIABILIZE COM URGÊNCIA, A REALIZAÇÃO DE PINTURA DE FAIXAS DE PEDESTRES, BEM COMO A CONSTRUÇÃO DE CALÇADA DA ESCOMA MUNICIPAL PROFESSORA MARGARETH BORGES."</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>João Lopes, Inaldo Barbosa, Jazilma Gonçalves, Marcelo Motos, Pascoal Durães, Professora Aurelice, Sinelton Rubens</t>
+    <t>João Lopes, Inaldo Barbosa, Jazilma       Gonçalves, Marcelo Motos, Pascoal Durães, Professora Aurelice, Sinelton Rubens</t>
   </si>
   <si>
     <t>"REQUERER A SEGUINTE INFORMAÇÃO DO PREFEITO MUNICIPAL: 1) O RELATÓRIO DOS ÚLTIMOS 4 (QUATRO) MESES, REFERENTE AOS VALORES PAGOS/GASTOS COM MANUTENÇÃO DOS VEÍCULOS DA SECRETARIA DE SAÚDE;"</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Professora Aurelice, Inaldo Barbosa, Roni Contador</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_001_a_pl020.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_001_a_pl020.pdf</t>
   </si>
   <si>
     <t>"EMENDA 001 AO PROJETO DE LEI Nº 020/2024".</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/462/prestacao_de_contas_do_exercicio_financeiro_de_2023_compressed.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/462/prestacao_de_contas_do_exercicio_financeiro_de_2023_compressed.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS DO EXERCÍCIO FINANCEIRO DE 2023."</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_01-2024_aurelice.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_01-2024_aurelice.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA INDICADO AO  PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA FORNECIDO ALIMENTAÇÃO E CAFEZINHO AOS PROFISSIONAIS DA EDUCAÇÃO, DURANTE O HORÁRIO DE EXPEDIENTE."</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>RCESP</t>
   </si>
   <si>
     <t>Relatórios das Comissões Especiais</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_a_proposta_de_emenda_a_lei_organica_02.2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_a_proposta_de_emenda_a_lei_organica_02.2023.pdf</t>
   </si>
   <si>
     <t>"PARECER À PROPOSTA DE EMENDA À LEI ORGÂNICA Nº02/2023 COMISSÃO ESPECIAL"</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>João Lopes, Roni Contador</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/302/substitutivo_01_ao_pl_06.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/302/substitutivo_01_ao_pl_06.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/333/substitutivo_002_ao_projeto_de_lei_n.018-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/333/substitutivo_002_ao_projeto_de_lei_n.018-2024.pdf</t>
   </si>
   <si>
     <t>"SUBSTITUTIVO 02 AO PROJETO DE LEI N. 18/2024/PODER LEGISLATIVO."</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_supressiva_01_ao_pl_02-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_supressiva_01_ao_pl_02-2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA SUPRESSIVA Nº01/2024 AO PROJETO DE LEI Nº02/2024."</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/327/emenda_mod._01_ao_pl_21-2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/327/emenda_mod._01_ao_pl_21-2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATIVA Nº01, AO PROJETO DE LEI Nº21/2024."</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/339/emenda_modificativa_ao_projeto_de_lei_034.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/339/emenda_modificativa_ao_projeto_de_lei_034.2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2024 AO PROJETO DE LEI Nº 34/2024.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>"MODIFICA-SE A REDAÇÃO DO INCISO II, ART. 4º"</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_de_ppa_001_ao_pl_036.2024.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_de_ppa_001_ao_pl_036.2024.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATICA DE PPA Nº 001/2025."</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_adt._ao_pl_12.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_adt._ao_pl_12.pdf</t>
   </si>
   <si>
     <t>"EMENDA ADITIVA Nº 01 AO PROJETO DE LEI Nº12/2024"</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS INCISOS I E IV E PARÁGRAFO PRIMEIRO DO ARTIGO 47 DA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUDO DOS SERVIDORES PÚBLICOS CIVÍS DO MUNICÍPIO DE CHAPADA GAÚCHA, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O PLANO DE  CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES EFETIVOS DO PODER EXECUTIVO DO MUNICÍPIO DE CHAPADA GAÚCHA (MG) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DO PLANO DE CARREIRAS, CARGOS E VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO, PROFISIONAIS DA EDUCAÇÃO BÁSICA E DEMAIS SERVIDORES DA ÁREA DA EDUCAÇÃO DO MUNICÍPIO DE CHAPADA GAÚCHA ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CHAPADA GAÚCHA, CONFORME ÍNDICE ESTABELECIDO NA LEI MUNICIPAL 690 DE 06 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>Cloves dos Patos, Jazilma Gonçalves, João Lopes, Roni Contador</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf</t>
+    <t>Cloves dos Patos, Jazilma       Gonçalves, João Lopes, Roni Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf</t>
   </si>
   <si>
     <t>REVISA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf</t>
   </si>
   <si>
     <t>REVISA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO, CRITÉRIOS E CONDICIONALIDADES PARA O PROGRAMA TRABALHO E CIDADANIA E QUALIFICAÇÃO PROFISSIONAL PARA FAMÍLIAS CARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE APOIO AO PRODUTOR RURAL DO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DE CHAPADA GAÚCHA - MG E O PROGRAMA MUNICIPAL DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$725.653,55 (SETECENTOS E VINTE E CINCO MIL, SEISCENTOS E CINQUENTA E TRÊS REAIS, CINQUENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O INSTITUTO CULTURAL E AMBIENTAL ROSA E SERTÃO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N°.915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO E SEGURANÇA NAS DEPENDÊNCIAS DAS ESCOLAS PÚBLICAS MUNICIPAIS DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE MERENDA ESCOLAR DIFERENCIADA AOS ESTUDANTES DIABÉTICOS, HIPERGLICÊMICOS E CELÍACOS NO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf</t>
   </si>
   <si>
     <t>AUTRIZA O MUNICÍPIO DE CHAPADA GAÚCHA-MG, A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERIAS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O FECHAMENTO DE VALAS E BURACOS ABERTOR POR EMPRESAS PÚBLICAS E PRIVADAS, NAS VIAS PÚBLIICAS DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf</t>
   </si>
   <si>
     <t>"DETERMINA AO PODER EXECUTIVO MUNICIPAL O DEVER DE PROMOVER A VIGILÂNCIA CONTINUADA, PREVENTIVA E OSTENSIVA DA GUARDA MUNICIPAL, NAS ADJACÊNCIAS DAS ESCOLAS PÚBLICAS LOCALIZADAS NA SEDE DO MUNICÍPIO, NOS DISTRITOS, NUCLEAÇÕES, BEM COMO NAS CRECHES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$ 12.000,00 (DOZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CHAPADA GAÚCHA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf</t>
   </si>
   <si>
     <t>RESTRUTURA O CONSELHO MUNICIPAL DE ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2° DA LEI 717/2016 - QUE INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE CHAPADA GAÚCHA MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$503.780,29 (QUINHENTOS E TRÊS MIL E SETECENTOS E OITENTA REAIS E VINTE E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf</t>
   </si>
   <si>
     <t>PROÍBE SOM AUTOMOTIVO NOS LOCAIS QUE ESPECÍFICA, NO DISTRITO DE SERRA DAS ARARAS, MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, SIMPLIFICADO E FAVORECIDO PARA MICROEMPREENDEDORES INDIVIDUAIS  - MEI, PARA AS EMPRESAS DE PEQUENO PORTE - EPP, NAS CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA-MG, CRIA O PROGRAMA CONTRATAÇÕES GOVERNAMENTAIS DENOMINADO "CHAPADA GAÚCHA COMPRA AQUI" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS VISANDO A ABSORÇÃO DE DEMANDA DOS ANOS INICIAIS DAS ESCOLAS ESTADUAIS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DO USO DO UNIFORME ESCOLAR NA REDE PÚBLICA MUNICIPAL DE ENSINO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$126.000,00 (CENTO E VINTE E SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$70.820.75 (SETENTA MIL, OITOCENTOS E VINTE REAIS E SETENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$303.900,00 (TREZENTOS E TRÊS MIL E NOVECENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO TUTELAR NOS TERMOS PREVISTOS NA  LEI FEDERAL N°. 8.069 DE 13 DE JULHO DE 1990 E NA CONSTITUIÇÃO FEDERAL DE 1988.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DISSEMINAÇÃO DO EMPREENDEDORISMO, GESTÃO E INOVAÇÃO NOS PEQUENOS NEGÓCIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CHAPDA GAÚCHA A CONTRIBUIÇÃO PARA O CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>Jazilma Gonçalves, João Lopes, Roni Contador</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf</t>
+    <t>Jazilma       Gonçalves, João Lopes, Roni Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf</t>
   </si>
   <si>
     <t>FIXA VENCIMENTOS DO QUADRO DE PESSOAL E ESTABELECE TABELA DE VENCIMENTOS DE PLANO DE CARGOS E CARREIRA DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA A DESAFETAR IMOVÉL DE CONSTANTE DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE S0BRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA BOM SAMARITANO DE SERRA DAS ARARAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALLIZA A LEI MUNICIPAL Nº915/2021 - PLANO PLURIANUAL PARA O PERÍOODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA NACIONAL DA PESSOA COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO  NO VALOR DE R$190.000,00 (CENTO E NOVENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO  NO VALOR DE R$10.150,00 (DEZ MIL CENTO E CINQUENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO  A REALIZAR REPASSE DA PARCELA DE COMPLEMENTAÇÃO , DISPONIBILIZADA PELA UNIÃO, DA REMUNERAÇÃO DOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE CHAPADA GAÚCHA, CONFORME DISPÕE A LEI FEDERAL 14.434/2022, NOS TERMOS DA EC 127/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$194.957,00 (CENTO E NOVENTA E QUATRO MIL NOVECENTOS E CINQUENTA E SETE REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N.°915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E Á OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf</t>
   </si>
   <si>
     <t>ATORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENT GERAL DO MUNICÍPIO NO VALOR DE R$119.881,39 (CENTO E DEZENOVE MIL E OITOCENTOS E OITENTA E UM REAIS E TRINTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>Professora Aurelice, Jazilma Gonçalves</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf</t>
+    <t>Professora Aurelice, Jazilma       Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESCOLA MUNICIPAL JOSÉ PEREIRA DA PENA, A ESCOLA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO A REALIZAR REPASSE DA PARCELA DE COMPLEMENTAÇÃO, DISPONIBILIZADA PELA UNIÃO, DA REMUNERAÇÃO DOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE CHAPADA GAÚCHA, CONFORME DISPÕE A LEI FEDERAL 14.343/2022, NOS TERMOS DA EC 127/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICIPIO NO VALOR DE R$379.901,35 (TREZENTOS E SETENTA E NOVE MIL, NOVECENTOS E UM MIL REAIS E TRINTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$ 954.000,00 (NOVECENTOS E CINQUENTA E QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA /MG A FIRMAR, COM A ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES DO DISTRITO DE RETIRO VELHO, TERMO DE CESSÃO DO BEM MÓVEL QUE ESPECIFÍCA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA DE ÚTILIDADE PÚBLICA MUNICIPAL O ROTARY CLUB DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMECLATURA DE PRAÇA NO MUNICÓPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N°.915/2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4° DA LEI N°984, DE 29 DE DEZEMBRO DE 2022, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS REMANESCENTES DO QUILOMBO DAS COMUNIDADES RURAIS SÃO JOSÉ DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 9° DA LEI 563 DE 26 DE AGOSTO DE 2011, QUE TRATA DO PROGRAMA REDE FARMÁCIA DE MINAS, E REVOGA A LEI 800 DE 04 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS E DÁ OUTRAS PROVIDENCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CUSTEIO SUPLEMENTAR PARA A AMORTIZAÇÃO DO DÉFICIT ATUARIAL JUNTO AO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO MUNICIPAL A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO DE ENFERMAGEM DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E ATUALIZA A LEI MUNICIPAL N° 915/2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1964 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE PROFISSIONAL DA EDUCAÇÃO, DOCENTES E NÃO DOCENTES, PARA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA LEOPOLDINO DO ESPÍRITO SANTO, A RUA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DE METAS ANUAIS, METAS FISCAIS ATUAIS COMPARADAS COM AS METAS FISCAIS FIXADAS NOS TRÊS EXERCÍCIOS ANTERIORES. RECEITAS DESPESAS E RESULTADO PRIMÁRIO CONSTANTES DA LEI MUNICIPAL N° 1.012, DE 26 DE JULHO DE 2023 - LEI DE DIRETRIZES ORÇAMENTÁRIAS LD0/2024.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DA CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 915, DE 21 DE DEZEMBRO DE 2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE PROPRIEDADE MUNICIPAL PARA VIABILIZAR A CONSTRUÇÃO DE MORADIAS POPULARES NO ÂMBITO DE PROGRAMAS DE PRODUÇÃO DE UNIDADES HABITACIONAIS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ROBSON DANILO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO DEPUTADO FEDERAL SAMUEL VIANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA CLEONICE LOPES BARBOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO O SENHOR JOSÉ CORREIA QUINTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO O SENHOR PAULO HENRIQUE SOARES DOS REIS OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA FILOMENA RIBEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JULSIO NASCIMENTO OLIVEIRA GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR HUMBELINO CORREIA QUINTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR DARLAN LOPES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ RONE RODRIGUES PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA JUVÊNCIA FERREIRA MORAES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2021, NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MNAS GERAIS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A AUTORIZAÇÃO DE FILIAÇÃO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG À ASSOCIAÇÃO DAS CÂMARA MUNICIPAIS E DOS VEREADORES DA ÁREA MINEIRA SUDENE - AVAMS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA REGULAMENTAÇÃO DA LEI FEDERAL N°14.133, DE 1° DE ABRIL DE 2021, QUE ESTABELECE NORMAS GERAIS DE LICITAÇÃO E CONTRATAÇÃO PARA AS ADMINISTRAÇÕES PÚBLICAS DIRETAS, AUTÁRQUICAS E FUNCIONAIS DA UNIÃO, DOS ESTADOS, DO DISTRITO FEDERAL E DOS MUNICÍPIOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA-MG.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVOCADA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA PRESTAR ESCLARECIMENTOS A ESTA CÂMARA MUNICIPAL, SOBRE O ANDAMENTO DOS SERVIÇOS EM SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL."</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº04 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº05 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº06 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº08 AO PROJETO DE LEI 67/2023</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº09 AO PROJETO DE LEI 67/2023.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS DO EXERCÍCIO FINANCEIRO DE 2022."</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE RECUPERAR A PONTE SOBRE O CÓRREGO CATARINA, NA COMUNIDADE CATARINA E PONTE "DO DISTRITO DE RETIRO VELHO", NO DISTRITO DE RETIRO VELHO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja indicado ao Prefeito Municipal, providências no sentido de realizar capina, limpeza e carregamento de entulhos na zona urbana do Distrito de Bom Jesus de Minas.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA A VIABILIDADE DE CALÇAMENTO DA RUA LAURA MARIA DE JESUS, NO DISTRITO DE SERRA DAS ARARAS, OU, SE NA EVENTUALIDADE NÃO FOR POSSÍVEL A REALIZAÇÃO DO CALÇAMENTO, QUE SEJA REALIZADO O CASCALHAMENTO NA RUA MENCIONADA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA O FUNCIONAMENTO DA FARMÁCIA DE MINAS NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA CONTRATAÇÃO DE VIGIA NOTURNO PARA AS ESCOLAS NUCLEADAS DO MUNICÍPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA O FORNECIMENTO DE UNIFORME ESCOLAR A SER DESTINADO AS CRIANÇAS ORIUNDAS DE FAMÍLIAS CARENTES EXISTENTES NO MUNICIPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR PROJETO DE LEI, PROPONDO A REDUÇÃO DA CARGA HORÁRIA DOS MONITORES ESCOLAR, DAS ATUAIS 40 (QUARENTA) HORAS, PARA 30 (TRINTA) HORAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO SECRETÁRIO MUNICIPAL DE OBRAS E AO SECRETÁRIO MUNICIPAL DE TRANSPORTE, PROVIDÊNCIAS NO SENTIDO DE ELABORAR PROJETO VISANDO A CONSTRUÇÃO DE UMA BASE PARA INSTALAÇÃO DE UMA CAIXA D´ÁGUA, COM A CONSEQUÊNTE INSTALAÇÃO DA CAIXA D´ÁGUA E INSTALAÇÃO DOS RESPECTIVOS TUBOS  DE CANALIZAÇÃO DA ÁGUA, PARA SISTEMA SIMPLIFICADO DE ABASTECIMENTO NO DISTRITITO DE RETIRO VELHO COMUNIDADE DE RURAL DO RETIRO NOVO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PONTE  EM CONCRETO ARMADO SOBRE O CÓRREGO RETIRO VELHO, NA ESTRADA QUE DÁ ACESSO AO DISTRITO RETIRO VELHO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE CONSTRUÇÃO DE PASSAGEM COM MANILHAS (MANILHAMENTO), NO CÓRREGO CEDRO, NA COMUNIDADE CEDRO, NA DIVISA DO MUNICÍPIO DE CHAPADA GAÚCHA COM SÃO FRANCISCO-MG, PRÓXIMO DAS RESIDÊNCIAS DOS SENHORES SALOMÃOZINHO E SENHOR JOÃO "MOLHE".</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR ÁREA DESTINADA A APREENSÃO DE ANIMAIS QUE SE ENCONTRAM SOLTOS EM VIAS E LOGRADOUROS PÚBLICOS".</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE EVENTUAIS CONTRATAÇÕES DE VIGILANTES DA SECRETARIA DE EDUCAÇÃO  SEJAM REALIZADAS CONCOMITAMENTES COM OS PROCESSOS DE DESIGNAÇÃO DOS PROFESSORES.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE RABAIXAR E CASCALHAR A SERRA DA ESTRADA VICINAL LIGA CHAPADA GAÚCHA A COMUNIDADE DE CAFARNAUM / GALHO ESCURO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE INSTALAR APARELHOS DE AR-CONDICIONADOS NOS DIVERSOS AMBIENTES DO HOSPITAL MUNICIPAL, EM ESPECIAL NAS SALAS DE INTERNAÇÕES DE PACIENTES.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf</t>
   </si>
   <si>
     <t>PRÍBE SOM AUTOMOTIVO NOS LOCAIS QUE ESPECÍFICA, NO DISTRITO DE SERRA DAS ARARAS, NO MUNICÍPIO DE CHAPADA GAÚCHA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf</t>
   </si>
   <si>
     <t>Substitutivo N°01 ao Projeto de Lei N°34/2023</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSINA 01/2023, AO PROJETO DE LEI N°20/2023.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01/2023, AO PROJETO DE LEI N°20/2023.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01, AO PROJETO DE LEI N°20/2023.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01/2023 AO PROJETO DE LEI N°35/2023 QUE, "INSTITUI NO MUNICÍPIO DE CHAPADA GAÚCHA A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°02/2023 AO PROJETO DE LEI N°35/2023 QUE, "INSTITUI NO MUNICÍPIO DE CHAPADA GAÚCHA A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01, SUBSTITUTIVO AO PROJETO DE LEI N°025/2023/PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01/2023, AO PROJETO DE LEI N°044/2023.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº01, AO PROJETO DE LEI ORDINÁRIA Nº60/2023.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto Lei nº67/2023.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf</t>
   </si>
   <si>
     <t>O ARTIGO 2° DO PROJETO DE LEI N°07/2023, PASSA A VIGORAR COM O ACRÉSCIMO DO PARÁGRAFO ÚNICO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva N°01 ao Projeto de Lei N°28/2023</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva N°02 ao Projeto de Lei Nº28/2023</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva N°03 ao Projeto de Lei Nº28/2023.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°01/2023 AO PROJETO DE LEI N°35/2023 QUE, "INSTITUI NO MUNICÍPIO DE CHAPADA GAÚCHA A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°001 AO PROJETO DE LEI N °17/2023.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf</t>
   </si>
   <si>
     <t>EMEMDA ADITIVA N°001/2023, AO PROJETO DE LEI N°044/2023</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_complementar_001_2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/1/pl_01-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_complementar_001_2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/1/pl_01-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.4º DA LEI Nº916, DE 21 DE DEZEMBRO DE 2021, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto022022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto022022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 710 DE 07 DE DEZEMBRO DE 2015 PARA EXTINGUIR CARGO, AUMENTAR NÚMERO DE VAGAS EM CARGO JÁ EXISTENTE E REVISAR E CONCEDER AUMENTO REAL PARA CARGOS ESPECÍFICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_03.2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_03.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 710 DE 07 DE DEZEMBEO DE 2015 PARA CRIAR CARGO DE OPERADOR DE MOTONIVELADORA.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_004.2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_n005-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_004.2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_n005-2022.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores do Poder Legislativo do Município de Chapada Gaúcha – MG e dá outras providências.</t>
   </si>
   <si>
     <t>Prefeito / Gabinete - PG</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_n06-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_n06-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de créditos tributários da Fazenda Municipal, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_007-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_007-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder desconto no pagamento do Imposto Predial e Territorial Urbano - IPTU, fixa e estabelece o calendário anual de arrecadação e incentivo ao pagamento do IPTU para o exercício anterior, altera artigo 15 do Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_08-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_08-2022.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre proibição de nomeação para cargos comissionados ou contratação por tempo determinado, de pessoa condenada por crime sexual contra criança ou adolescente e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_n09-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_n09-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 009/2022 - AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA - MG, A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_no10-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_no10-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDIO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$1.103.746,25 (UM MILHÃO, CENTO E TRÊS MIL, SETECENTOS E QUARENTA E SEIS REAIS E VINTE E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_n11-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_n11-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$888.040,51 (OITOCENTOS E OITENTA E OITO MIL, QUARENTA REAIS E CINQUENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_n12-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_n12-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento do Município de Chapada Gaúcha para o exercício financeiro de 2022 e atualiza a Lei Municipal n°915/2021 - Plano Plurianual para o Período de 2022 a 2025, com fundamento no Artigo 43, da Lei 4.320/1964 e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n13.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$897.296,16 (OITOCENTOS E NOVENTA E SETE MIL, DUZENTOS E NOVENTA E SEIS REAIS E DEZESSEIS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_n14-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_n14-2022.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios do prefeito, do vice-prefeito e dos Secretários Municipais de Chapada Gaúcha-MG e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no15-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no15-2022.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios dos Vereadores da Câmara Municipal de Chapada Gaúcha-MG e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n16-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n16-2022.pdf</t>
   </si>
   <si>
     <t>Fixa vencimentos do quadro de pessoal e estabelece tabela de vencimentos de Plano de cargos e Carreira da Câmara Municipal de Chapada Gaúcha e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n17-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n17-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR VEÍCULOS, SUCATAS E BENS INSERVÍVEIS DE PROPRIEDADE DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_n18-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_n18-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CARGA HORÁRIO DE PROFESSOR DE EDUCAÇÃO BÁSICA DOS ANOS FINAIS - PII E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_n19-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_n19-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 710 DE 07 DE DEZEMBRO DE 20215 PARA CRIAR CARGO DE PROFESSOR PII DE ARTES; PROFESSOR PII DE CULTURA EMPREENDEDORA, COOPERATIVISTA E FINANCEIRA; PROFESSOR PII DE ENSINO RELIGIOSO E O CARGO COMISSIONADO DE GERENTE PEDAGÓGICO, BEM COMO AUMENTAR O NÚMERO DE VAGAS EM CARGO DE PROFESSOR PII JÁ EXISTENTE.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_n20-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_n20-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 710 DE 07 DE DEZEMBRO DE 2015 PARA CRIAR CARGO DE PRFESSOR PII DE ARTE; PROFESSOR PII DE CULTURA EMPREENDEDORA, COOPERATIVISTA E FINACEIRA; PROFESSOR PII DE ENSINO RELIGIOSO E O CARGO COMISSIONADO DE GERENTE PEDAGÓGICO, BEM COMO AUMENTAR O NÚMERO DE VAGAS EM CARGOS JÁ EXISTENTES.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_n21-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_n21-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CARGA HORÁRIA DE PROFESSOR DE EDUCAÇÃO BÁSICA DOS ANOS FINAIS - PII E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_n22-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_n22-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS DA CESSÃO DE USO DE IMÓVEIS DO MUNICÍPIO DE CHAPADA GAÚCHA - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_n23-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_n23-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA - MG A FIRMAR, COM A COOPSERTÃO, TERMO DE CESSÃO DE USO DO BEM MÓVEL QUE ESPECIFÍCA.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_n24-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_n24-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$1533.834,97 (CENTO E CINQUENTA E TRÊS REAIS, OITOCENTOS E TRINTA E QUATRO REAIS E NOVENTA E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n25-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n25-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2022 E ATUALIZA A LEI MUNICIPAL N°915/2021 -  PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/2964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_n26-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_n26-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$103.644,01 (CENTO E TRÊS MIL, SEISCENTOS E QUARENTA REIAS E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_n27-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_n27-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$2.388.100,00 (DOIS MILHÕES, TREZENTOS E OITENTA MIL E CEM REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n28-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n28-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2022 E ATUALIZA A LEI MUNICIPAL N°915/2021 - PLANO PLURIANUAL PARA O PERÍODO DA 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, LEI 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n29-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n29-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$170.000,00 (CENTO E SETENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_n30-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_n30-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$282.012,39 (DUZENTOS E OITENTA E DOIS MIL, DOZE REAIS E TRINTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_31-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_31-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_n32-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_n32-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA A CELEBRAR TERMO DE COOPERAÇÃO MÚTUA COM O COLEGIADO DE GESTORES MUNICIPAIS DA ASSISTÊNCIA SOCIAL DO ESTADO DE MINAS GERAIS - COGEMAS/MG, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_n33-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_n33-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTARAO ORÇAMENTO DO MUNICÍPIO NO VALOR DE R$1.036.269,06 (UM MILHÃO, TRINTA E SEIS MIL, DUZENTOS E SESSENTA E NOVE REAIS E SEIS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n34-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n34-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DAS REMUNERAÇÕES DO PESSOAL DO MAGISTÉRIO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL ESTABELECIDO PELA LEI N°11.738 DE 16 DE JULHO DE 2008.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_n35-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_n35-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABBERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$385.444,99 (TREZENTOS E OITENTA E CINCO MIL, QUATROCENTOS E QUARENTA E QUATRO REAIS E NOVENTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_n36-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_n36-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$944.00,00 (NOVECENTOS E QUARENTA E QUATRO MIL REIAS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n37-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n37-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$413.223,44 (QUATROCENTOS E TREZE MIL, DUZENTOS E VINTE E TRÊS REAIS E QUARENTA E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_n38-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_n38-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2° E ARTIGO 5° DA LEI N°413, DE 26 DE NOVEMBRO DE 2007, QUE "DISPÕE SOBRE AUTORIZAÇÃO PARA EDIÇÃO DE JORNAL OFICIAL DO MUNICÍPIO QUE ESPECIFICA E DÁ OUTRAS PRPOVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n39-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n39-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPEDIÇÃO DE RECEITAS MÉDICAS E ODONTOLÓGICAS DIGITAIS E IMPRESSÃO NA FORMA QUE  DEFINE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_n40-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_n40-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA A FILIAR-SE À UNDIME - UNIÃO NACIONAL DE DIRIGENTES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n41-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n41-2022.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESTUDANTIL DE CHAPADA GAÚCHA - AECG</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n42-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n42-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL À AECG - ASSOCIAÇÃO ESTUDANTIL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no43-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no43-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$63.000,00 (SESSENTA E TRÊS MIL REIAS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no44-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no44-2022.pdf</t>
   </si>
   <si>
     <t>RATIFICA ALTERAÇÕES NO PROTOCOLO DE INTENÇÕES E CONTRATO DE CONSÓRCIO DE SAÚDE E DESENVOLVIMENTO DOS VALES DO NOROESTE DE MINAS - CONVALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_n45-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_n45-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$3.934.858,27 (TRÊS MILHÕES E NOVECENTOS E TRINTA E QUATRO MIL E OITOCENTOS E CINQUENTA E OITO REAIS E VINTE E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_n46-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_n46-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNÍCIPIO NO VALOR DE R$430.000,00 (QUATROCENTOS E TRINTA MIL REIAS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_n47-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_n47-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4° DA LEI N°916, DE 21 DE DEZEMBRO DE 2021, QUE "ESTIMA A RECEITA E FIXA A DESPESA  DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_n48-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_n48-2022.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n49-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n49-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DO DÉBITO 008/2021 - QUE ENTRE SI CELEBRAM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REDE DE URGÊNCIA E EMERGÊNCIA DA REGIÃO AMPLIADA NOROESTE - CISREUNO E O MUNICÍPIO DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no50-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no50-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "PRATA DA CASA", QUE ESTABELECE A OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS, NA ABERTURA DE EVENTOS ARTÍSTICOS E CULTURAIS, NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no51-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no51-2022.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE CHAPADA GAÚCHA - MG NO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO E FOMENTO DAS BACIAS DO RIO JEQUITINHONHA, RIO PARDO, RIO MUCURI E ADJACÊNCIAS - CID RIOS, NOS TERMOS DA LEI FEDERAL Nº11.107/2005.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_n52-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_n52-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AOO ORÇAMENTO DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2022 E ATUALIZA A LEI MUNICIPAL N°915/2021 - PLANO PLURIANUAL PARA O PERÍODO DE 2021 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/1965 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n53-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n53-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART N°03 DA LEI N°617/2013, DE 14 DE FEVEREIRO DE 2013 - QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITO DO IDOSO, E O FUNDO MUNICIPAL DE DIREITOS DO ISOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_n54-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_n54-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$618.000,00 (SEISCENTOS E DEZOITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no55-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no55-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$572.825,09 (QUINHENTOS E DOIS MIL E OITOCENTOSE VINTE E CINCO REAIS E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_n56-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_n56-2022.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRMA "PREFEITURA NAS COMUNIDADES" QUE REALIZA AÇÕES DE CIDADANIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_n57-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_n57-2022.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRMA A "ESPORTE ITINERANTE" DE INCENTIVO AO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no58-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no58-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATES ÁS ENDEMIAS (ACE), EM CONFORMIDADE COM A EMENDA CONSTITUCIONAL 120 DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no59-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no59-2022.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO 2° AO ART. 1° DA LEI 690 DE 2015 QUE DISPÇOES SOBRE REAUSTE  SALARIAL DOS SERVIDORES MUNICIPAIS PARA EXCLUIR COMULATIVIDADE DE REAJUSTE DE CATEGORIAS PROFISSIONAIS COM O PISO SALARIAL DEFINIDO POR LEI FEDERAL.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>João Lopes, Marcelo Motos, Sinelton Rubens</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_n60-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_n60-2022.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO MANIFESTAÇÃO CULTURAL OS EVENTOS GOSPEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE GARANTA ESPECIFICAMENTE E TOTALMENTE A ISENÇÃO DO IPTU AOS IDOSOS MAIORES DE 60 ANOS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no62-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no62-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI REGIME CONTÁBIL DE ADIANTAMENTO, ESTABELECE NORMAS GERAIS PARA A CONCESSÃO DE DIÁRIAS E CUSTEIO DE DESPESAS DE VIAGENS NO ÂMBITO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_n63-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_n63-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMECLATURA DE AVENIDA NO MUNICÍPIO DE CHAPADA GAÚCHA-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_n64-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_n64-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4° DA LEI 916, DE 21 DE DEZEMBRO DE 2021, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n65-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n65-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DE DÉBITO 008/2021 - QUE ENTRE SI CELEBRAM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REDE DE URGÊNCIA E EMERGÊNCIA DA REGIÃO AMPLIADA NOROESTE - CISREUNO E O MUNICÍPIO DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_n66-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_n66-2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTO E CRIA PROCEDIMENTOS DA CESÃO DE USO DE IMÓVEIS DO SETOR INDUSTRIAL DO MUNICÍPIO DE CHAPADA GAÚCHA/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n67-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n67-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI 458 DE 20 DE FEVEREIRO DE 2009 PARA AUMENTAR A MARGEM DE CONSIGNAÇÃO DE EMPRÉSTIMOS E/OU FINANCIAMENTOS CONCEDIDOS A SERVIDORES PÚBLICOS MUNICIPAIS POR INSTITUIÇÕES FINANCEIRAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no68-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no68-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 724/2016 QUE INSTITUI A DISCIPLINA CULTURA EMPREENDEDORA, COOPERATIVISTA E FINANCEIRA NA REDE MUNICIPAL DE ENSINO COM FOCO NA PROMOÇÃO DA CIDADANIA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_n69-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_n69-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4° DA LEI N°916, DE 21 DE DEZEMBRO DE 2021, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_n70-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_n70-2022.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO VII NO ART. 3°, ALTERA ART. 5° E ACRESCENTA INCISOS VII E VIII DO ART. 17 DA LEI N°. 364/2006, DE 19 DE MAIO DE 2006 – QUE “DISPÕE SOBRE A ORGANIZAÇÃO, FUNCIONAMENTO E ATUALIZAÇÃO DO CONSELHO TUTELAR E SOBRE O REGIME JURÍDICO DOS CONSELHEIROS TUTELARES NO MUNICÍPIO DE CHAPADA GAÚCHA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n73-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n73-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DE METAS ANUAIS, METAS FISCAIS ATUAIS COMPARADAS COM AS METAS FISCAIS FIXADAS NOS TRÊS EXERCÍCIOS ANTERIORES, RECEITAS, DESPESAS E RESULTADO PRIMÁRIO CONSTANTES DA LEI MUNICIPAL N°958, DE 14 DE JULHO DE 2022 – LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO/2023.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/plano_plurianual_projeto_074.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/plano_plurianual_projeto_074.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°915, DE 21 DE DEZEMBRO DE 2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2022 A 20255.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/1.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_n76-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_n76-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL – CEMEI SOFIA BERWANGER SOUZA COELHO – NA REDE MUNICIPAL DE ENSINO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n77-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n77-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°272 DE 4 DE ABRIL DE 2002 PARA DISPOR SOBRE A TAXA DE ADMINISTRAÇÃO PARA O CUSEIO DAS DESPESAS CORRENTES E DE CAPITAL NECESSÁRIAS À ORGANIZAÇÃO E AO FUNCIONAMENTO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/digitalizar_2020_10_06_16_22_40_980.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/digitalizar_2020_10_06_16_22_40_980.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 895 DE 29 DE ABRIL 2021QUE DISPÕE SOBRE O PLANO DE CUSTEIO ANUAL DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE CHAPADA GAÚCHA (MG) E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_079_2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_079_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 4° DA LEI 916 DA 21 DE DEZEMBRO DE 2021, QUE ESTIMA A RECEITA E FIXA DESPESAS DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_decreto_no01-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_decreto_no01-2022.pdf</t>
   </si>
   <si>
     <t>APROVA ASA CONTAS DO EXECUTIVO MUNICIPAL REFERENTES AO EXERCÍCIO DE 2020, NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_decreto_n02-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_decreto_n02-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR EDMAR FARIAS DE JESUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/digitalizar_2020_10_06_20_39_32_893.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/digitalizar_2020_10_06_20_39_32_893.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR ADROALDO ANTÔNIO DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/139/digitalizar_2020_10_06_20_40_24_144.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/139/digitalizar_2020_10_06_20_40_24_144.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR CÍCERO ERIS DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/digitalizar_2020_10_06_20_40_24_144.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/digitalizar_2020_10_06_20_40_24_144.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA ARINÁIDE CORDEIRO MARTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/digitalizar_2020_10_06_20_42_04_796.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/digitalizar_2020_10_06_20_42_04_796.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR RODRIGO SBRUZZI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/digitalizar_2020_10_06_20_43_00_216.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/digitalizar_2020_10_06_20_43_00_216.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR ANTÔNIO ALVES DE BARROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/digitalizar_2020_10_06_20_43_57_563.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/digitalizar_2020_10_06_20_43_57_563.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR FRANCISCO DE ASSIS ALVES PIMENTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Inaldo Barbosa, João Lopes, Marcelo Motos, Professora Aurelice</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/digitalizar_2020_10_06_20_44_59_008.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/digitalizar_2020_10_06_20_44_59_008.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR JOSE DIVINO BERTOLDO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/digitalizar_2020_10_06_20_45_49_459.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/digitalizar_2020_10_06_20_45_49_459.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA SILVA APARECIDA DE OLIVEIRA LISBOA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/digitalizar_2020_10_06_20_46_38_889.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/digitalizar_2020_10_06_20_46_38_889.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA "In memoriam" EUNICE DA SILVA MARQUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizar_2020_10_06_20_47_26_326.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizar_2020_10_06_20_47_26_326.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR HIGINO LOPES DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n03-2022-1-3_1.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n03-2022-1-3_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE VEÍCULO A SERVIÇO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>CMC01 - Comisão conjunta - CLJR, CFOT, CSPM</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_001-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_001-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, vem respeitosamente, em fundamento no inciso X, parágrafo 30, do artigo 123 do Regimento Interno, requererem as seguintes informações ao Prefeito Municipal:_x000D_
 01) Informações sobre a execução das Emendas Impositivas aprovadas pela Câmara Municipal em 2020, para serem executadas durante a execução orçamentária do exercício de 2021, demostrando o estágio atual de cada uma das Emendas aprovadas em 2020;_x000D_
 02)Em caso de não haver iniciada a execução de alguma das emendas, que seja informados os motivos pelo não início, vez que o financeiro já se encerrou;_x000D_
 03)No caso de não ter iniciado a execução de alguma das emendas, que relativas ao exercício de 2021, que seja informado também o cronograma para a sua execução durante o exercício de 2022;_x000D_
 04) Que seja informado o cronograma de execução das Emendas Impositivas aprovadas em_x000D_
 2021, para o exercício financeiro de 2022._x000D_
 Aprovado em Sessão Ordinária nesta casa Legislativa, no dia 07/02/2022;_x000D_
 Sendo o que havia para o momento, subscrevo — me com reiterados votos de estima e consideração.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_n02-2022_jl.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_n02-2022_jl.pdf</t>
   </si>
   <si>
     <t>REQUER AS SEGUINTES INFORMAÇÕES AO PREFEITO MUNICIPAL: OS VALORES DAS EMENDAS PARLAMENTARES DESTINADAS À ÁREA DA SAÚDE, RECEBIDAS DURANTE OS EXERCÍCIOS DE 2021 E 2022, DISCRIMINANDO OS PARLAMENTARES PROPONENTES; OS VALORES DE CADA EMENDA; A DESTINAÇÃO E O ESTÁGIO QUE SE ENCONTRAM A SUA APLICAÇÃO, DE FORMA A EVIDENCIAR ONDE FORAM OU SERÃO APLICADOS OS RECURSOS RESPECTIVOS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/90/digitalizar_2020_10_06_14_53_16_143.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/90/digitalizar_2020_10_06_14_53_16_143.pdf</t>
   </si>
   <si>
     <t>rREQUER QUE SEJA CONVOCADA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SENHORA ROSINEY RODRIGUES ALVES PARA PRESTAR EM PLENÁRIO, NA REUNIÃO DA CÂMARA MUNICIPAL QUE ACONTECERÁ NO DIA 15/08/2022, ÀS 19:00 HORAS, NA ESCOLA ESTADUAL MOACIR CÂNDIDO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_n04_de_inaldo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_n04_de_inaldo.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL ENVIA A ESTE PODER LEGISLATIVO MUNICIPAL O RELATÓRIO DE RESUMO ORÇAMENTÁRIO COMPLETO/DEMONSTRATIVO ORÇAMENTÁRIO E FINANCEIRO DA DESPESA POR FONTE, DO PERÍODO DE 01 DE JANEIRO DE 2022 A 31 DE JULHO DE 2022.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/102/veto.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/102/veto.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE A REDAÇÃO FINAL AO SUBSTITUTIVO N°01, AO PROJETO DE LEI N°043/2022, DE AUTORIA DO LEGISLATIVO, O QUAL "AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$1000.000,00 (CEM MIL REIAS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/9/emenda_mod._n01_ao_pl_n05-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/9/emenda_mod._n01_ao_pl_n05-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 30 do Projeto de Lei no 005/2022, que_x000D_
 "Revisa a remuneração dos servidores do Poder Legislativo do Município de Chapada Gaúcha-MG e dá outras providências" que passa a ter a seguinte redação:_x000D_
 _x000D_
 Art. 30. O Presidente da Câmara Municipal publicará Portaria atualizando os valores das tabelas de vencimentos dos cargos efetivos e comissionados da Câmara Municipal, com a revisão geral a que refere o art. 1° desta_x000D_
 Lei.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/79/emenda_supressiva.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/73/prestacao_de_contas_2021_do_executido.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/79/emenda_supressiva.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/73/prestacao_de_contas_2021_do_executido.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXERCÍCIO FINANCEIRO 2021</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_01_de_jazilma.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_01_de_jazilma.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL A NECESSIDADE DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE SANTO ANDRÉ.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de pavimentação em bloquetes das Avenidas Antônio Pereira Dos Santos e São Miguel E Das Ruas Adão Rodrigues Cordeiro, Santo Antônio, Expedito Baldez Saraiva, Antônio Marcos Reis, Aureliana Pereira Dos Santos, Cândida Pereira Lisboa, Maurício Francisco De Morais no Distrito De Retiro Velho.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_no_013.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_no_013.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A NECESSIDADE DA CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO DISTRITO DE RETIRO VELHO, AO LADO DA QUADRA.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_no_014.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_no_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE DE PLACAS COM IDENTIFICAÇÃO DAS RUAS DO DISTRITO DE RETIRO VELHO.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_de_marcelo_03-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_de_marcelo_03-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE DA CARGA HORÁRIA DE 30 HORAS SEMANAIS PARA PROFISSIONAIS DA ENFERMAGEM".</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_04_sinelton.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_04_sinelton.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, A NECESSIDADE DE FIXAÇÃO DE BRAÇOS COM LUMINÁRIAS NOS POSTES PARA ILUMINAÇÃO PÚBLICA NA RUAS TRAVESSA SÃO FRANCISCO, LUIZ BITO E PAULO JOSÉ DA SILVA, NO DISTRITO DE SERRA DAS ARARAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_n16.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_n16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE DE COBERTURA DA QUADRA POLIESPORTIVA DA COMUNIDADE DE CATARINA</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_n05-2022_ml.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_n05-2022_ml.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, A NECESSIDADE DE CONSTRUÇÃO DE GALPÃO DESTINADO AO USO DO CENTRO DE CONVIVÊNCIA PARA AS CRIANÇAS, ADOLESCENTES E IDOSOS, NO DISTRITO DE SERRA DAS ARARAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n06_de_aurelice.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n06_de_aurelice.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA LEGISLATIVA, PARA DELIBERAÇÃO, PROJETO DE LEI, COM OBJETIVO DE ADEQUAR AO PISO SALARIAL  DOS AGENTES COMUNITÁRIOS E DOS AGENTES DE COMBATE À ENDEMIAS, NOS TERMOS DA PORTARIA GM/MS N°2.109, DE 30 DE JUNHO DE 2022, EM CONFORMIDADE COM A EMENDA CONSTITUCIONAL N°120, DE 05 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n07_sinelton.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n07_sinelton.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE REATIVAR O TELECENTRO, NO DISTRITO DE SERRA DAS ARARAS, OBJETIVANDO OFERTAR CURSOS DE INFORMÁTICA PARA A POPULAÇÃO, EM ESPECIAL PARA ATENDER A JUVENTUDE.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_08_jazilma.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_08_jazilma.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE INSTALAR AS PLACAS INDICATIVAS E INFORMATIVAS DAS SEGUINTES OBRAS, REALIZADAS PELA ADMINISTRAÇÃO MUNICIPAL, NO ANO DE 2018, EM ATENDIMENTO A INDICAÇÃO DE 2018, EM ATENDIMENTO A INDICAÇÃO DE MINHA AUTORIA À ÉPOCA:_x000D_
 01. OBRA DE MANILHAMENTO NA COMUNIDADE DE SUMIDOURO, NO CÓRREGO "ÁRAPUÁ";_x000D_
 02. OBRA DE MANILHAMENTO NA COMUNIDADE QUATIS, NO CÓRREGO QUATIS;_x000D_
 03. OBRA DE MANILHAMENTO NA COMUNIDADE RIACHINHO, NO CÓRREGO RIACHINHO;</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no10_sinelton.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no10_sinelton.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA A VIABILIDADE DE CALÇAMENTO DA RUA FRANCISCO RODRIGUES DE ALMEIDA, NO DISTRITO DE SERRA DAS ARARAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n09-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n09-2022.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL OBJETIVANDO O SEGUINTE: “REALIZAR ESTUDOS DE VIABILIDADE E ADOTAR AS MEDIDAS LEGAIS CABÍVEIS OBJETIVANDO A CONSTRUÇÃO DE UMA BARRAGEM NA COMUNIDADE DE MARIMBAS E OUTRA NA COMUNIDADE DE PEQUI, COM VISTAS A CAPTAÇÃO DE ÁGUA NOS PERÍODOS DE CHUVA, A FIM DE ATENUAR OS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n11-2022_sinelton.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n11-2022_sinelton.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA DISPONIBILIZAR KITS FEIRA LIVRE, PARA SEREM INSTALADAS NA PRAÇA EUCLÉSIO GOBBI, PARA USO DOS FEIRANTES.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no12-2022_marcelo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no12-2022_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA LEGISLATIVA, PARA DELIBERAÇÃO, PROJETO DE LEI QUE TENHA COMO MATÉRIA "AUTORIZA A DOAÇÃO DE IMÓVEL DA ESCOLA MUNICIPAL MAURICIO FRANCISCO DE MORAIS, LOCALIZADA NA COMUNIDADE DE CEDRO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n16-2022_marcelo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n16-2022_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA CONSTRUÇÃO DE MURO E GARAGEM PARA O HOSPITAL MUNICIPAL DE PEQUENO PORTE JOSÉ CARDOSO DE OLIVEIRA DE CHAPADA GAÚCHA E USB DO DISTRITO DE SERRA DAS ARARAS.</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/7/despacho.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/7/despacho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal 710 de 07 de dezembro de 2015 para criar cargo de operador de motoniveladora.</t>
   </si>
   <si>
-    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/11/substitutivo_ao_projeto_de_lei_07-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/11/substitutivo_ao_projeto_de_lei_07-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTO NO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, FIXA E ESTABELECE O CALENDÁRIO ANUAL DE ARRECADAÇÃO E INCENTIVO AO PAGAMENTO DO IPTU PARA O EXERCÍCIO ANTERIOR, ALTERA ARTIGO 15 DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/36/substitutivo_no01_ao_pl_n20-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/36/substitutivo_no01_ao_pl_n20-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO PÚBLICO QUE MENCIONA, NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/37/substitutivo_n01_ao_pl_22-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/37/substitutivo_n01_ao_pl_22-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CHAPADA GAÚCHA - MG A FIRMAR, COM A COOPSERTÃO, TERMO DE CESSÃO DE USO DE BEM MÓVEL.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/65/substitutivo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/65/substitutivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL	SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$1OO.OOO,OO (CEM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/103/substitutivo.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/103/substitutivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA "PRATA DA CASA". QUE ESTABELECE A OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS, NA ABERTURA DE EVENTOS ARTÍSTICOS E CULTURAIS, NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CEMEI SOFIA BERWANGER - NA REDE MUNICIPAL DE ENSINO DE CHAPADA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/14/emenda_supressiva_no01_ao_pl_n08-2022.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/14/emenda_supressiva_no01_ao_pl_n08-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROIBIÇÃO DE NOMEAÇÃO PARA CARGOS COMISSIONADOS OU CONTRATAÇÃO POR TEMPO DETERMINADO, DE PESSOA CONDENADA POR CRIME SEXUAL CONTRA CRIANÇA OU ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_supressiva_ao_pr.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_supressiva_ao_pr.pdf</t>
   </si>
   <si>
     <t>SUPRIMEM-SE O INCISO IV DO ARTIGO 2° E O PARÁGRAFO 2° DO ARTIGO 3° DO PROJETO DE RESOLUÇÃO N°03/2022 QUE "DISPÕE SOBRE O USO DE VEÍCULO A SERVIÇO DA CÂMARA MUNICIPAL DE CHAPADA GAÚCHA - MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/45/emenda_modificativa.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/45/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE A REDAÇÃO DO PARÁGRAFO 3° DO ART. 1° DO PROJETO DE LEI N°021/2022.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/46/emenda_modificativa_02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/46/emenda_modificativa_02.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE A REDAÇÃO DO PARÁGRAFO 2° DO PROJETO DE LEI N°021/2022.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/74/emenda_modificativa_01.pdf</t>
-[...11 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/78/emenda_modificativa_05.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/74/emenda_modificativa_01.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/75/emenda_modificativa_02.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/76/emenda_modificativa_03.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/77/emenda_modificativa_04.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/78/emenda_modificativa_05.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>MODIFICA-SE A REDAÇÃO DO ARTIGO 1° DO PROJETO DE LEI N°047/2022, QUE "ALTERA A REDAÇÃO DO ART. 4° DA LEI N°916, DE 21 DE DEZEMBRO DE 2021", QUE "ESTIMA A RECEITA W FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/119/emenda.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/119/emenda.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 4° DA LEI N°916, DE 21 DE DEZEMBRO DE 2021, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAPADA GAÚCHA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/80/emenda_aditiva_01.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/81/emenda_aditiva_02.pdf</t>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/80/emenda_aditiva_01.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/81/emenda_aditiva_02.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>Professora Aurelice, Cloves dos Patos, Inaldo Barbosa, Jazilma Gonçalves, João Lopes, Pascoal Durães, Roni Contador, Sinelton Rubens</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/120/emenda_aditiva.pdf</t>
+    <t>Professora Aurelice, Cloves dos Patos, Inaldo Barbosa, Jazilma       Gonçalves, João Lopes, Pascoal Durães, Roni Contador, Sinelton Rubens</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/120/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>ADICIONA-SE O ARTIGO 9°, AO PROJETO DE LEI N°056/2022, SENDO ENUMERADO O ATUAL ARTIGO 9° PARA ARTIGO 10°</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6831,68 +7237,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/707/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/709/requerimento_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/708/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/332/proposta_de_emenda_a_lei_organica_no_0032024_nova.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/296/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/318/plc_002-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/319/plc_003-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_complementar_04.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/289/pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_012_2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_013_2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_14-2024-novo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_lei_017-2024_novo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_022-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_025-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_026-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/321/pl_027-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_028-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_0029-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pl_031-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_032-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_033.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_034.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_035.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_036.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_037.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_no_040-.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/345/pdl_01.2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pdl_02.2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pdl_03.2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/348/pdl_04.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pdl_05.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/350/pdl_06.2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/351/pdl_07.2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/352/pdl_08.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pdl_09.2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pdl_10.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/355/pdl_011.2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/313/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/324/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/331/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_001_a_pl020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/462/prestacao_de_contas_do_exercicio_financeiro_de_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_01-2024_aurelice.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_a_proposta_de_emenda_a_lei_organica_02.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/302/substitutivo_01_ao_pl_06.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/333/substitutivo_002_ao_projeto_de_lei_n.018-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_supressiva_01_ao_pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/327/emenda_mod._01_ao_pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/339/emenda_modificativa_ao_projeto_de_lei_034.2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_de_ppa_001_ao_pl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_adt._ao_pl_12.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_complementar_001_2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/1/pl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto022022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_03.2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_004.2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_n005-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_n06-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_007-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_n09-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_no10-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_n11-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_n12-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_n14-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no15-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n17-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_n18-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_n19-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_n20-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_n21-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_n22-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_n23-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_n24-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n25-2022.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_n26-2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_n27-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n28-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n29-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_n30-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_n32-2022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_n33-2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n34-2022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_n35-2022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_n36-2022.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n37-2022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_n38-2022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n39-2022.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_n40-2022.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n41-2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n42-2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no43-2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no44-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_n45-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_n46-2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_n47-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_n48-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n49-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no50-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no51-2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_n52-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n53-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_n54-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no55-2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_n56-2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_n57-2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no58-2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no59-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_n60-2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no62-2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_n63-2022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_n64-2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n65-2022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_n66-2022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n67-2022.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no68-2022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_n69-2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_n70-2022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n73-2022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/plano_plurianual_projeto_074.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_n76-2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n77-2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/digitalizar_2020_10_06_16_22_40_980.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_079_2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_decreto_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_decreto_n02-2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/digitalizar_2020_10_06_20_39_32_893.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/139/digitalizar_2020_10_06_20_40_24_144.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/digitalizar_2020_10_06_20_40_24_144.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/digitalizar_2020_10_06_20_42_04_796.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/digitalizar_2020_10_06_20_43_00_216.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/digitalizar_2020_10_06_20_43_57_563.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/digitalizar_2020_10_06_20_44_59_008.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/digitalizar_2020_10_06_20_45_49_459.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/digitalizar_2020_10_06_20_46_38_889.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizar_2020_10_06_20_47_26_326.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n03-2022-1-3_1.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_n02-2022_jl.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/90/digitalizar_2020_10_06_14_53_16_143.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_n04_de_inaldo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/102/veto.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/9/emenda_mod._n01_ao_pl_n05-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/79/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/73/prestacao_de_contas_2021_do_executido.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_01_de_jazilma.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_no_013.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_no_014.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_de_marcelo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_04_sinelton.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_n16.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_n05-2022_ml.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n06_de_aurelice.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n07_sinelton.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_08_jazilma.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no10_sinelton.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n09-2022.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n11-2022_sinelton.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no12-2022_marcelo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n16-2022_marcelo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/7/despacho.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/11/substitutivo_ao_projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/36/substitutivo_no01_ao_pl_n20-2022.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/37/substitutivo_n01_ao_pl_22-2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/65/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/103/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/14/emenda_supressiva_no01_ao_pl_n08-2022.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_supressiva_ao_pr.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/45/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/46/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/74/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/75/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/76/emenda_modificativa_03.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/77/emenda_modificativa_04.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/78/emenda_modificativa_05.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/119/emenda.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/80/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/81/emenda_aditiva_02.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/120/emenda_aditiva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_lei_012026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/716/projeto_de_lei_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/717/projeto_de_lei_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_de_lei_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_no_05.2026_-_protocolo_13-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_de_lei_n_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/723/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/726/pl09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/733/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/734/pl11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/735/pl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/746/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/747/pl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/748/pl._15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/750/pl_16.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/752/pl.017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/740/scan_20260401170148_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/738/pr.01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/757/pl_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/707/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/709/requerimento_02.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_03.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/728/requerimento04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/736/r5.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/745/scan.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/755/re07.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/756/re.08.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/708/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/710/indicacao_002.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/711/indicacao_003.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/725/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/727/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/729/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/730/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/737/ind09.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/739/ind10.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/743/indicacao_011.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/749/ind_12.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/751/ind.013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/732/subtitutivo08.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/714/emenda_modificativa_01_ao_pl_043.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/741/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/744/emenda_modificativa_02_pl_07.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/715/emenda_aditiva_01_ao_pl_043.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/742/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2026/754/ea.pl17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/503/proposta_de_emenda_a_lei_organcia_004.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_complementar_02.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_n_003.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_008.2025_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_no_010.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_n_018.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_no_020.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_021.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/487/projeto_de_lei_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_031.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_038.2025_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/547/pl_039.2025_proposta_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/548/pl_040.2025_alteracao_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_041.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_042.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/560/projeto_de_lei_043.2025..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_044.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_no_047.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_no_048.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_no_051.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_no_053.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_decreto_legislativo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_decreto_l_02.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_decreto_l_03.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_decreto_l_04.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_decreto_l_05.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_decreto_l_06.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_decreto_l_07.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_decreto_l_08.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_decreto_l_09.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_decreto_l_10.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_decreto_l_11.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_decreto_l_12.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_decreto_132025_26-12-2025-151416.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_resolucao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_resolucao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_resolucao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento__005.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento__006.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento__007.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento__008.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento__009.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento__10.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_012.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_013.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_014.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_015.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_16_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_017.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_018.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_019.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_020.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/556/digitalizar_2025_10_20_16_55_32_953.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/557/digitalizar_2025_10_20_17_23_11_543.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_023.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_024.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_026.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_027.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_028.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_029.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/555/mocao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao_de_repudio_01.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/466/veto_ao_projeto_de_lei_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/520/veto_ao_projeto_de_lei_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_impositiva_001_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_impositiva_002_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_impositiva_003_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_impositiva_004_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/364/emenda_impositiva_005_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/365/emenda_impositiva_006_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/366/emenda_impositiva_007_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/367/emenda_impositiva_008_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/368/emenda_impositiva_009_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/369/emenda_impositiva_010_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/370/emenda_impositiva_011_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/371/emenda_impositiva_012_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/372/emenda_impositiva_013_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/373/emenda_impositiva_014_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/374/emenda_impositiva_015_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/375/emenda_impositiva_016_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/376/emenda_impositiva_017_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/377/emenda_impositiva_018_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/378/emenda_impositiva_019_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/379/emenda_impositiva_020_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/380/emenda_impositiva_021_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/381/emenda_impositiva_022_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/383/emenda_impositiva_023_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/384/emenda_impositiva_024_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/385/emenda_impositiva_025_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/386/emenda_impositiva_026_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/387/emenda_impositiva_027_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/388/emenda_impositiva_028_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/389/emenda_impositiva_029_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/390/emenda_impositiva_030_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/391/emenda_impositiva_031_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/392/emenda_impositiva_032_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/393/emenda_impositiva_033_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/394/emenda_impositiva_034_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/395/emenda_impositiva_035_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/396/emenda_impositiva_036_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_impositiva_037_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/398/emenda_impositiva_038_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/399/emenda_impositiva_039_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/400/emenda_impositiva_040_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_impositiva_041_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/402/emenda_impositiva_042_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/403/emenda_impositiva_043_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_impositiva_044_ao_pl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/459/prestacao_de_contas_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_001.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_002.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_003.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_004.2025_vag.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_005.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_006.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_007.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_008.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_010.2025_coc.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_011.2025_jbm.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_012.2025__mb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_013.2025_mb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_014.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_015.2025_ls.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_016.2025_rpm.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_017.2025_vga.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no_021.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_023.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_025.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_027.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_031.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_037.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_038.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_039.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_040.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_041.2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no_042.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no_043.2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/561/novo_documento113.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_050.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_051.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_no_052.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_053.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_054.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_no_055.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_056.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_057.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/446/substitutivo_ao_projeto_de_lei_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/471/substitutivo_no_01_ao_projeto_de_lei_no_015.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/475/substitutivo_no_01_ao_projeto_de_lei_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/491/substitutivo_no_01_ao_projeto_de_lei_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/514/substitutivo_no_01_ao_projeto_de_lei_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/549/subst_01_ao_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/591/substitutivo_no_01_ao_projeto_de_lei_no_044.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/524/emenda_supressiva_01_ao_pl23.2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/544/emenda_supresiva_01_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/460/emenda_modifitica_01_ao_substitutivo_ao_pl_03.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/507/emenda_modificativa_no_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/508/emenda_modificativa_no_002_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/509/emenda_modificativa_no_003_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/510/emenda_modificativa_no_004_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/525/emenda_modificativa_01_ao_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/529/emenda_modificativa_01_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/530/emenda_modificativa_02_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/531/emenda_modificativa_03_ao_pl_n_019.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/542/emenda_modificativa01_ao_pl_26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/543/emenda_modificativa_02_ao_pl26.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/559/emenda_modificativa_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/569/emenda_modificativa_01_ao_pl_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/575/emenda_modificativa_01_ao_pl_n_042.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/576/emenda_modificativa_01_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/577/emenda_modificativa_02_ao_pl_n_045.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/589/emenda_modificativa_01_ao_subst_pl_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/590/emenda_modificativa_02_ao_pl_031.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/597/emenda_modificativa_01_ao_pl_n_047.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/599/emenda_modificativa_01_ao_pl_n_053.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/emenda_modificativa_01_ao_pl_39.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/emenda_modificativa_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/emenda_modificativa_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/emenda_modificativa_03_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/emenda_modificativa_04_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/emenda_modificativa_05_ao_pl_038.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/emenda_modificativa_01_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/emenda_modificativa_02_ao_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_aditiva_de_ppa_001_ao_pl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/496/emenda_aditiva_01_ao_projeto_de_resolucao_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/497/emenda_aditiva_01_ao_projeto_de_resolucao_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/511/emenda_aditiva_n_001_ao_projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_01_ao_plc_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/574/emenda_aditiva_01_ao_projeto_de_lei_n_041.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_aditiva_01_ao_projeto_de_lei_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_01_ao_pl_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/596/emenda_aditiva_01_ao_pl_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/emenda_aditiva_01_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/emenda_aditiva_02_ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/emenda_aditiva_03ao_pl_38.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/614/emenda_de_bancada_01.2025_pl39_26-12-2025-141414.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/615/emenda_de_bancada_02.2025_pl39_26-12-2025-141452.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/616/emenda_de_bancada_03._29-12-2025-210755.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/617/emenda_de_bancada_04.2025_pl39_26-12-2025-141648.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/618/emenda_de_bancada_05.2025_pl39_26-12-2025-141722.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/619/emenda_de_bancada_06.2025_pl39_26-12-2025-141751.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/620/emenda_de_bancada_07.2025_pl39_26-12-2025-141828.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/621/emenda_de_bancada_08.2025_pl39_26-12-2025-141901.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_de_bancada_09.2025_pl39_26-12-2025-141939.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/623/emenda_de_bancada_10.2025_pl39_26-12-2025-142014.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/624/emenda_de_bancada_11.2025_pl39_26-12-2025-142102.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/625/emenda_de_bancada_12.2025_pl39_26-12-2025-142137.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/626/emenda_de_bancada_13.2025_pl39_26-12-2025-142210.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/627/emenda_de_bancada_14.2025_pl39_26-12-2025-142248.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/628/emenda_de_bancada_15.2025_pl39_26-12-2025-142318.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/629/emenda_de_bancada_16.2025_pl39_26-12-2025-142354.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/630/emenda_de_bancada_17.2025_pl39_26-12-2025-142422.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/631/emenda_de_bancada_18.2025_pl39_26-12-2025-142452.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_de_bancada_19.2025_pl39_26-12-2025-142526.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/633/emenda_de_bancada_20.2025_pl39_26-12-2025-142554.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/634/emenda_de_bancada_21.2025_pl39_26-12-2025-142637.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/635/emenda_de_bancada_22.2025_pl39_26-12-2025-142706.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_de_bancada_23.2025_pl39_26-12-2025-142734.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_de_bancada_24.2025_pl39_26-12-2025-142803.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/638/emenda_de_bancada_25.2025_pl39_26-12-2025-142836.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/639/emenda_de_bancada_26.2025_pl39_26-12-2025-142907.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/640/emenda_de_bancada_27.2025_pl39_26-12-2025-142933.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/641/emenda_de_bancada_28.2025_pl39_26-12-2025-143007.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_impositiva_n._29_ao_pl39.2025_26-12-2025-151728.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/643/emenda_impositiva_n._30_ao_pl39.2025_26-12-2025-151759.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/644/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_impositiva_n._32_ao_pl39.2025_26-12-2025-151858.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_impositiva_n._33_ao_pl39.2025_26-12-2025-151929.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_impositiva_n._34_ao_pl39.2025_26-12-2025-151958.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/648/emenda_impositiva_n._35_ao_pl39.2025_26-12-2025-152026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_impositiva_n._36_ao_pl39.2025_26-12-2025-152049.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/650/emenda_impositiva_n._37_ao_pl39.2025_26-12-2025-152116.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/651/emenda_impositiva_n._38_ao_pl39.2025_26-12-2025-152145.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/652/emenda_impositiva_n._39_ao_pl39.2025_26-12-2025-152216.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/653/emenda_impositiva_n._40_ao_pl39.2025_26-12-2025-152242.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/655/emenda_impositiva_n._41_ao_pl_39.205_26-12-2025-162528.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/656/emenda_impositiva_n._42_ao_pl_39.205_26-12-2025-162606.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_impositiva_n._43_ao_pl_39.205_26-12-2025-162633.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_impositiva_n._44_ao_pl_39.205_26-12-2025-162658.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/emenda_impositiva_n._45_ao_pl_39.205_26-12-2025-162731.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/emenda_impositiva_n._46_ao_pl_39.205_26-12-2025-162757.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/emenda_impositiva_n._47_ao_pl_39.205_26-12-2025-162828.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/emenda_impositiva_n._48_ao_pl_39.205_26-12-2025-162900.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_impositiva_n._49_ao_pl_39.205_26-12-2025-162933.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/emenda_impositiva_n._50_ao_pl_39.205_26-12-2025-163005.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_impositiva_n._51_ao_pl_39.205_26-12-2025-163033.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/emenda_impositiva_n._52_ao_pl_39.205_26-12-2025-163102.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_impositiva_n._53_ao_pl_39.205_26-12-2025-163127.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/emenda_impositiva_n._54_ao_pl_39.205_26-12-2025-163203.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/669/emenda_impositiva_n._55_ao_pl_39.205_26-12-2025-163239.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/emenda_impositiva_n._56_ao_pl_39.205_26-12-2025-163308.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/emenda_impositiva_n._57_ao_pl_39.205_26-12-2025-163337.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/emenda_impositiva_n._59_ao_pl_39.205_26-12-2025-163428.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_impositiva_n._60_ao_pl_39.205_26-12-2025-163456.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/emenda_impositiva_n._61_ao_pl_39.205_26-12-2025-163522.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/emenda_impositiva_n._62_ao_pl_39.205_26-12-2025-163550.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_impositiva_n._63_ao_pl_39.2025_26-12-2025-163620.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/emenda_impositiva_n._64_ao_pl_39.2025_26-12-2025-163647.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/emenda_impositiva_n._65_ao_pl_39.2025_26-12-2025-163714.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/emenda_impositiva_n._66_ao_pl_39.2025_26-12-2025-163745.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/emenda_impositiva_n._67_ao_pl_39.2025_26-12-2025-163840.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/emenda_impositiva_n._68_ao_pl_39.2025_26-12-2025-163908.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/emenda_impositiva_n._69_ao_pl_39.2025_26-12-2025-163934.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/emenda_impositiva_n._70_ao_pl_39.2025_26-12-2025-164004.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/emenda_impositiva_n._71_ao_pl_39.2025_26-12-2025-164030.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/emenda_impositiva_n._72_ao_pl_39.2025_26-12-2025-164057.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/emenda_impositiva_n._73_ao_pl_39.2025._26-12-2025-164200.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/emenda_impositiva_n._74_ao_pl_39.2025._26-12-2025-164241.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/emenda_impositiva_n._75_ao_pl_39.2025_26-12-2025-164324.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/emenda_impositiva_n._76_ao_pl_39.2025_26-12-2025-164353.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/emenda_impositiva_n._77_ao_pl_39.2025_26-12-2025-164423.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_impositiva_n._78_ao_pl_39.2025_26-12-2025-164455.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/emenda_impositiva_n._79_ao_pl_39.2025_26-12-2025-165041.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/emenda_impositiva_n._80_ao_pl_39.2025_26-12-2025-165109.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/emenda_impositiva_n._81_ao_pl_39.2025_26-12-2025-165134.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/332/proposta_de_emenda_a_lei_organica_no_0032024_nova.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/296/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/318/plc_002-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/319/plc_003-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_complementar_04.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/289/pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_012_2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_013_2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_14-2024-novo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_lei_017-2024_novo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_022-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_025-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_026-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/321/pl_027-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_028-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_0029-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pl_031-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_032-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_033.2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_034.2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_035.2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_036.2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_lei_037.2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_no_040-.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/345/pdl_01.2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pdl_02.2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pdl_03.2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/348/pdl_04.2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pdl_05.2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/350/pdl_06.2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/351/pdl_07.2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/352/pdl_08.2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pdl_09.2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pdl_10.2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/355/pdl_011.2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/313/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/324/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/331/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_001_a_pl020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/462/prestacao_de_contas_do_exercicio_financeiro_de_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_01-2024_aurelice.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_a_proposta_de_emenda_a_lei_organica_02.2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/302/substitutivo_01_ao_pl_06.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/333/substitutivo_002_ao_projeto_de_lei_n.018-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_supressiva_01_ao_pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/327/emenda_mod._01_ao_pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/339/emenda_modificativa_ao_projeto_de_lei_034.2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_de_ppa_001_ao_pl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_adt._ao_pl_12.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/224/propodta_de_emen._a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/271/proposta_de_emenda_a_lei_organica_protocolada.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/223/plc_001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_comp._02.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/210/pl_039-3-53_merged.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei__n01-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/projeto_de_lei_n03-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_n05-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_012_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_013_2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/168/pl_015_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_016_2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_017_2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n18-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_019__2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_021_2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_022_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl__024_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_025_2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_026_2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_027.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_028_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_029_2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_030_2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_031_2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_n33-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_n34-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/200/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_037.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_038.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_039_2.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/230/pl_040_2.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/231/pl_041.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/233/pl_042.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/237/digitalizar_2018_09_18_23_43_55_765.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/235/pl_044.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl_045.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/242/pl_046.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/243/pl_047.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pl_048_2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl_049_2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/249/pl_050_2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/250/pl_051_2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/251/pl_052_2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/255/pl_053_2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/256/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/257/pl_055_2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/258/pl_056_2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/259/pl_057_2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/262/pl_058_2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/263/pl_059_2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/264/pl_060_2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/265/pl_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/266/pl_062_2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/267/pl_063_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/268/pl_064_2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pl_065_2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl_066_2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl_067_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/274/pl_068_2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/275/pl_069_2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_decreto_002.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_decreto_003.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_decreto_004.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_005.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_decreto_006.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_decreto_007.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_decreto_008.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_decreto_009.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_decreto_010.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_decreto_011.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_decreto_n12-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/201/0.2_projeto_de_resolucao_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_resolucao_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pr_003.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_004_2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_imp._ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/278/emenda_imp._cloves.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_impo.inaldo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/280/emenda_impo._joao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/281/emenda_impos..pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/282/emenda_imp._pascoal.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/283/emenda_imp._ronildo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/284/emenda_imp._sinelton.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/285/emenda_imp._jazilma.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/498/prestacao_de_contas_exercicio_financeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/175/digitalizar_2018_09_26_22_12_22_599_1.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_006_2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/238/digitalizar_2018_09_19_00_25_37_920.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/225/digitalizar_2018_10_22_16_36_15_473.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/234/digitalizar_2018_09_19_00_33_17_822.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/189/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/191/emenda_modificativa_01_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/190/emenda_modificativa_02_ao_020_ronildo.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/204/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/205/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/227/emenda_modif._ao_pl025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/240/emenda_mod._01_ao_pl44.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/270/emenda_mod..pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/276/emenda_mod_ao_pl_67.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda_aditiva_007_ao_pl_007_2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/192/emenda_adit._01.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/193/emenda_adit._02.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_adit._03.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/203/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/208/digitalizar_2018_09_28_13_41_23_287.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_adit._01_ao_pl44.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_complementar_001_2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/1/pl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto022022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_03.2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_004.2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_n005-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_n06-2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_007-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_n09-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_no10-2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_n11-2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_n12-2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_n14-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_no15-2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n17-2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_n18-2022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_n19-2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_n20-2022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_n21-2022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_n22-2022.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_n23-2022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_n24-2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n25-2022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_n26-2022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_n27-2022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n28-2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n29-2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_n30-2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_n32-2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_n33-2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n34-2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_n35-2022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_n36-2022.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n37-2022.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_n38-2022.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n39-2022.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_n40-2022.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n41-2022.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n42-2022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no43-2022.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no44-2022.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_n45-2022.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_n46-2022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_n47-2022.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_n48-2022.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n49-2022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no50-2022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no51-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_n52-2022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n53-2022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_n54-2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no55-2022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_n56-2022.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_n57-2022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no58-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no59-2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_n60-2022.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no62-2022.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_n63-2022.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_n64-2022.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n65-2022.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_n66-2022.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n67-2022.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no68-2022.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_n69-2022.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_n70-2022.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n73-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/plano_plurianual_projeto_074.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/1.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_n76-2022.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n77-2022.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/digitalizar_2020_10_06_16_22_40_980.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_079_2022.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_decreto_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_decreto_n02-2022.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/digitalizar_2020_10_06_20_39_32_893.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/139/digitalizar_2020_10_06_20_40_24_144.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/digitalizar_2020_10_06_20_40_24_144.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/digitalizar_2020_10_06_20_42_04_796.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/digitalizar_2020_10_06_20_43_00_216.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/digitalizar_2020_10_06_20_43_57_563.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/digitalizar_2020_10_06_20_44_59_008.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/digitalizar_2020_10_06_20_45_49_459.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/digitalizar_2020_10_06_20_46_38_889.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizar_2020_10_06_20_47_26_326.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n03-2022-1-3_1.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_n02-2022_jl.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/90/digitalizar_2020_10_06_14_53_16_143.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_n04_de_inaldo.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/102/veto.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/9/emenda_mod._n01_ao_pl_n05-2022.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/79/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/73/prestacao_de_contas_2021_do_executido.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_01_de_jazilma.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_no_013.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_no_014.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_de_marcelo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_04_sinelton.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_n16.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_n05-2022_ml.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n06_de_aurelice.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n07_sinelton.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_08_jazilma.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no10_sinelton.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n09-2022.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n11-2022_sinelton.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no12-2022_marcelo.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n16-2022_marcelo.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/7/despacho.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/11/substitutivo_ao_projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/36/substitutivo_no01_ao_pl_n20-2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/37/substitutivo_n01_ao_pl_22-2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/65/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/103/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/14/emenda_supressiva_no01_ao_pl_n08-2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_supressiva_ao_pr.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/45/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/46/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/74/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/75/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/76/emenda_modificativa_03.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/77/emenda_modificativa_04.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/78/emenda_modificativa_05.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/119/emenda.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/80/emenda_aditiva_01.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/81/emenda_aditiva_02.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadagaucha.mg.leg.br/media/sapl/public/materialegislativa/2022/120/emenda_aditiva.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H694"/>
+  <dimension ref="A1:H739"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="133.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6938,17991 +7344,19161 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
         <v>69</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>84</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H18" t="s">
         <v>86</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>88</v>
+      </c>
+      <c r="E19" t="s">
+        <v>89</v>
+      </c>
+      <c r="F19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>91</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s">
         <v>94</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="F20" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
+        <v>94</v>
+      </c>
+      <c r="F21" t="s">
+        <v>31</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
         <v>102</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="E22" t="s">
         <v>103</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" t="s">
+        <v>103</v>
+      </c>
+      <c r="F24" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="G24" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" t="s">
         <v>114</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="G25" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" t="s">
+        <v>102</v>
+      </c>
+      <c r="E26" t="s">
+        <v>103</v>
+      </c>
+      <c r="F26" t="s">
+        <v>54</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>35</v>
       </c>
       <c r="D27" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E27" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F27" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="D28" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E28" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F28" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="D29" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E29" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F29" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E30" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F30" t="s">
-        <v>136</v>
+        <v>110</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E31" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F31" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="D32" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>145</v>
+        <v>114</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="D33" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="H33" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
       <c r="D34" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E34" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F34" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
       <c r="D35" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>162</v>
+        <v>39</v>
       </c>
       <c r="D36" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E36" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F36" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>44</v>
       </c>
       <c r="D37" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E37" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F37" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>170</v>
+        <v>48</v>
       </c>
       <c r="D38" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E38" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F38" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>174</v>
+        <v>53</v>
       </c>
       <c r="D39" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E39" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F39" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="H39" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>178</v>
+        <v>58</v>
       </c>
       <c r="D40" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E40" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F40" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>182</v>
+        <v>63</v>
       </c>
       <c r="D41" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E41" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F41" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="H41" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>186</v>
+        <v>67</v>
       </c>
       <c r="D42" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E42" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F42" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>191</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="E43" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="F43" t="s">
-        <v>38</v>
+        <v>174</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
       <c r="H43" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="B44" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>195</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E44" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F44" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E45" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F45" t="s">
-        <v>38</v>
+        <v>183</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="D46" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E46" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
+        <v>174</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="H46" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>207</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E47" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F47" t="s">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>174</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="H48" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="B49" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>22</v>
       </c>
       <c r="D49" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E49" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>174</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="H49" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C50" t="s">
-        <v>219</v>
+        <v>26</v>
       </c>
       <c r="D50" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="E50" t="s">
-        <v>46</v>
+        <v>203</v>
       </c>
       <c r="F50" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="H50" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C51" t="s">
-        <v>224</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>45</v>
+        <v>208</v>
       </c>
       <c r="E51" t="s">
-        <v>46</v>
+        <v>209</v>
       </c>
       <c r="F51" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C52" t="s">
-        <v>228</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>45</v>
+        <v>208</v>
       </c>
       <c r="E52" t="s">
-        <v>46</v>
+        <v>209</v>
       </c>
       <c r="F52" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="H52" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C53" t="s">
-        <v>232</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>38</v>
+        <v>216</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="H53" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C54" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>237</v>
+        <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="H54" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="B55" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C55" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="D55" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>237</v>
+        <v>18</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="H55" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="B56" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C56" t="s">
-        <v>245</v>
+        <v>26</v>
       </c>
       <c r="D56" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="H56" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C57" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="D57" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
       <c r="H57" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C58" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="D58" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>232</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="H58" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="B59" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C59" t="s">
-        <v>257</v>
+        <v>39</v>
       </c>
       <c r="D59" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>258</v>
+        <v>236</v>
       </c>
       <c r="H59" t="s">
-        <v>259</v>
+        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>260</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C60" t="s">
-        <v>261</v>
+        <v>44</v>
       </c>
       <c r="D60" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>263</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>264</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D61" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>187</v>
+        <v>242</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="H61" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D62" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>24</v>
+        <v>216</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
       <c r="H62" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C63" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D63" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>273</v>
+        <v>49</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
       <c r="H63" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
       <c r="B64" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C64" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D64" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>277</v>
+        <v>252</v>
       </c>
       <c r="H64" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>279</v>
+        <v>254</v>
       </c>
       <c r="B65" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C65" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D65" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="H65" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>282</v>
+        <v>257</v>
       </c>
       <c r="B66" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C66" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D66" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>283</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>284</v>
+        <v>258</v>
       </c>
       <c r="H66" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>286</v>
+        <v>260</v>
       </c>
       <c r="B67" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C67" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D67" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="H67" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
       <c r="B68" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C68" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
         <v>265</v>
-      </c>
-[...10 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>293</v>
+        <v>266</v>
       </c>
       <c r="B69" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C69" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D69" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>294</v>
+        <v>18</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>295</v>
+        <v>267</v>
       </c>
       <c r="H69" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="B70" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C70" t="s">
-        <v>83</v>
+        <v>270</v>
       </c>
       <c r="D70" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>298</v>
+        <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="H70" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="B71" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C71" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="D71" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>302</v>
+        <v>275</v>
       </c>
       <c r="H71" t="s">
-        <v>303</v>
+        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="B72" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C72" t="s">
-        <v>91</v>
+        <v>278</v>
       </c>
       <c r="D72" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>32</v>
+        <v>242</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>305</v>
+        <v>279</v>
       </c>
       <c r="H72" t="s">
-        <v>306</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>307</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C73" t="s">
-        <v>95</v>
+        <v>282</v>
       </c>
       <c r="D73" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="H73" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>310</v>
+        <v>285</v>
       </c>
       <c r="B74" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C74" t="s">
-        <v>10</v>
+        <v>286</v>
       </c>
       <c r="D74" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>313</v>
+        <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>314</v>
+        <v>287</v>
       </c>
       <c r="H74" t="s">
-        <v>315</v>
+        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>316</v>
+        <v>289</v>
       </c>
       <c r="B75" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C75" t="s">
-        <v>17</v>
+        <v>290</v>
       </c>
       <c r="D75" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>313</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="H75" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="B76" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C76" t="s">
-        <v>54</v>
+        <v>294</v>
       </c>
       <c r="D76" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>320</v>
+        <v>295</v>
       </c>
       <c r="H76" t="s">
-        <v>321</v>
+        <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>322</v>
+        <v>297</v>
       </c>
       <c r="B77" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C77" t="s">
-        <v>29</v>
+        <v>298</v>
       </c>
       <c r="D77" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>313</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>323</v>
+        <v>299</v>
       </c>
       <c r="H77" t="s">
-        <v>324</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="B78" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C78" t="s">
-        <v>61</v>
+        <v>302</v>
       </c>
       <c r="D78" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>326</v>
+        <v>303</v>
       </c>
       <c r="H78" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="B79" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C79" t="s">
-        <v>65</v>
+        <v>306</v>
       </c>
       <c r="D79" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
       <c r="H79" t="s">
-        <v>330</v>
+        <v>308</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>331</v>
+        <v>309</v>
       </c>
       <c r="B80" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>332</v>
+        <v>18</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>333</v>
+        <v>311</v>
       </c>
       <c r="H80" t="s">
-        <v>334</v>
+        <v>312</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="B81" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C81" t="s">
-        <v>17</v>
+        <v>314</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>298</v>
+        <v>18</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>336</v>
+        <v>315</v>
       </c>
       <c r="H81" t="s">
-        <v>337</v>
+        <v>316</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>338</v>
+        <v>317</v>
       </c>
       <c r="B82" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C82" t="s">
-        <v>54</v>
+        <v>318</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>339</v>
+        <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>340</v>
+        <v>319</v>
       </c>
       <c r="H82" t="s">
-        <v>341</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>342</v>
+        <v>321</v>
       </c>
       <c r="B83" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C83" t="s">
-        <v>29</v>
+        <v>322</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="H83" t="s">
-        <v>344</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>345</v>
+        <v>325</v>
       </c>
       <c r="B84" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C84" t="s">
-        <v>61</v>
+        <v>326</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>290</v>
+        <v>18</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>346</v>
+        <v>327</v>
       </c>
       <c r="H84" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="B85" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C85" t="s">
-        <v>65</v>
+        <v>330</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>290</v>
+        <v>18</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
       <c r="H85" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="B86" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C86" t="s">
-        <v>70</v>
+        <v>334</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="H86" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="B87" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C87" t="s">
-        <v>74</v>
+        <v>338</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="H87" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B88" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C88" t="s">
-        <v>78</v>
+        <v>342</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="H88" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="B89" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C89" t="s">
-        <v>83</v>
+        <v>346</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>47</v>
+        <v>216</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="H89" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="B90" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C90" t="s">
-        <v>87</v>
+        <v>350</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="H90" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="B91" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C91" t="s">
-        <v>91</v>
+        <v>354</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>366</v>
+        <v>18</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="H91" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="B92" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C92" t="s">
-        <v>95</v>
+        <v>358</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="H92" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="B93" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C93" t="s">
-        <v>99</v>
+        <v>362</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="H93" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="B94" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C94" t="s">
-        <v>103</v>
+        <v>366</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>290</v>
+        <v>59</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="H94" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="B95" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C95" t="s">
-        <v>107</v>
+        <v>370</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>371</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="H95" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B96" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C96" t="s">
-        <v>111</v>
+        <v>375</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="H96" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B97" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C97" t="s">
-        <v>115</v>
+        <v>379</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="H97" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B98" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C98" t="s">
-        <v>119</v>
+        <v>383</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>283</v>
+        <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="H98" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B99" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C99" t="s">
-        <v>123</v>
+        <v>387</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>283</v>
+        <v>59</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="H99" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B100" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C100" t="s">
-        <v>127</v>
+        <v>391</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>283</v>
+        <v>59</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H100" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>394</v>
       </c>
       <c r="B101" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C101" t="s">
-        <v>131</v>
+        <v>395</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H101" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B102" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C102" t="s">
-        <v>135</v>
+        <v>399</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="H102" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B103" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C103" t="s">
-        <v>140</v>
+        <v>403</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H103" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B104" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C104" t="s">
-        <v>144</v>
+        <v>407</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="H104" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B105" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C105" t="s">
-        <v>149</v>
+        <v>411</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="H105" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B106" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C106" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E106" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F106" t="s">
-        <v>283</v>
+        <v>40</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="H106" t="s">
-        <v>389</v>
+        <v>416</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="B107" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C107" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="D107" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E107" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F107" t="s">
-        <v>237</v>
+        <v>110</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="H107" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="B108" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C108" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="D108" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E108" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F108" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="H108" t="s">
-        <v>389</v>
+        <v>422</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="B109" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D109" t="s">
-        <v>415</v>
+        <v>88</v>
       </c>
       <c r="E109" t="s">
-        <v>416</v>
+        <v>89</v>
       </c>
       <c r="F109" t="s">
-        <v>290</v>
+        <v>216</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="H109" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B110" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C110" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D110" t="s">
-        <v>415</v>
+        <v>88</v>
       </c>
       <c r="E110" t="s">
-        <v>416</v>
+        <v>89</v>
       </c>
       <c r="F110" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="H110" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="B111" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D111" t="s">
-        <v>423</v>
+        <v>88</v>
       </c>
       <c r="E111" t="s">
-        <v>424</v>
+        <v>89</v>
       </c>
       <c r="F111" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="H111" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C112" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D112" t="s">
-        <v>423</v>
+        <v>88</v>
       </c>
       <c r="E112" t="s">
-        <v>424</v>
+        <v>89</v>
       </c>
       <c r="F112" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="H112" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B113" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D113" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="E113" t="s">
-        <v>432</v>
+        <v>89</v>
       </c>
       <c r="F113" t="s">
-        <v>187</v>
+        <v>436</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="H113" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B114" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C114" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D114" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="E114" t="s">
-        <v>432</v>
+        <v>89</v>
       </c>
       <c r="F114" t="s">
-        <v>187</v>
+        <v>440</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="H114" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B115" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C115" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D115" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="E115" t="s">
-        <v>432</v>
+        <v>89</v>
       </c>
       <c r="F115" t="s">
-        <v>187</v>
+        <v>146</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="H115" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B116" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C116" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="D116" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="E116" t="s">
-        <v>432</v>
+        <v>89</v>
       </c>
       <c r="F116" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="H116" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B117" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C117" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D117" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="E117" t="s">
-        <v>432</v>
+        <v>89</v>
       </c>
       <c r="F117" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="H117" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B118" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C118" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D118" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="E118" t="s">
-        <v>432</v>
+        <v>89</v>
       </c>
       <c r="F118" t="s">
-        <v>448</v>
+        <v>40</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="H118" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B119" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C119" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>431</v>
+        <v>93</v>
       </c>
       <c r="E119" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="F119" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="H119" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B120" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C120" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="D120" t="s">
-        <v>431</v>
+        <v>93</v>
       </c>
       <c r="E120" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="F120" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="H120" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="B121" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C121" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="D121" t="s">
-        <v>431</v>
+        <v>93</v>
       </c>
       <c r="E121" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="F121" t="s">
-        <v>448</v>
+        <v>204</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="H121" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B122" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C122" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="D122" t="s">
-        <v>431</v>
+        <v>93</v>
       </c>
       <c r="E122" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="F122" t="s">
-        <v>294</v>
+        <v>456</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H122" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B123" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C123" t="s">
-        <v>87</v>
+        <v>30</v>
       </c>
       <c r="D123" t="s">
-        <v>431</v>
+        <v>93</v>
       </c>
       <c r="E123" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="F123" t="s">
-        <v>294</v>
+        <v>40</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="H123" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B124" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C124" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="D124" t="s">
-        <v>431</v>
+        <v>93</v>
       </c>
       <c r="E124" t="s">
-        <v>432</v>
+        <v>94</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="H124" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B125" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C125" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E125" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F125" t="s">
-        <v>294</v>
+        <v>475</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="H125" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="B126" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C126" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="D126" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E126" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F126" t="s">
-        <v>294</v>
+        <v>146</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="H126" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="B127" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C127" t="s">
+        <v>22</v>
+      </c>
+      <c r="D127" t="s">
+        <v>102</v>
+      </c>
+      <c r="E127" t="s">
         <v>103</v>
       </c>
-      <c r="D127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F127" t="s">
-        <v>294</v>
+        <v>482</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="H127" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B128" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C128" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="D128" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E128" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F128" t="s">
-        <v>294</v>
+        <v>216</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="H128" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B129" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C129" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="D129" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E129" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F129" t="s">
-        <v>294</v>
+        <v>436</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="H129" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B130" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C130" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="D130" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E130" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F130" t="s">
-        <v>485</v>
+        <v>436</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="H130" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="B131" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C131" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="D131" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E131" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F131" t="s">
-        <v>485</v>
+        <v>242</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="H131" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="B132" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C132" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="D132" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E132" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F132" t="s">
-        <v>485</v>
+        <v>216</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="H132" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="B133" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C133" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="D133" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E133" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F133" t="s">
-        <v>485</v>
+        <v>110</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="H133" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="B134" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C134" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="D134" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E134" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F134" t="s">
-        <v>485</v>
+        <v>216</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="H134" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="B135" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C135" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="D135" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E135" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F135" t="s">
-        <v>485</v>
+        <v>216</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="H135" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B136" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C136" t="s">
-        <v>140</v>
+        <v>63</v>
       </c>
       <c r="D136" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E136" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F136" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="H136" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="B137" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C137" t="s">
-        <v>144</v>
+        <v>67</v>
       </c>
       <c r="D137" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E137" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F137" t="s">
-        <v>504</v>
+        <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="H137" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B138" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C138" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="D138" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E138" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F138" t="s">
-        <v>504</v>
+        <v>216</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="H138" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B139" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C139" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="D139" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E139" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F139" t="s">
-        <v>504</v>
+        <v>436</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="H139" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="B140" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C140" t="s">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="D140" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E140" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F140" t="s">
-        <v>504</v>
+        <v>49</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="H140" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="B141" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C141" t="s">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="D141" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E141" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F141" t="s">
-        <v>520</v>
+        <v>216</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="H141" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B142" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C142" t="s">
-        <v>166</v>
+        <v>270</v>
       </c>
       <c r="D142" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E142" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F142" t="s">
-        <v>520</v>
+        <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="H142" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B143" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C143" t="s">
-        <v>170</v>
+        <v>274</v>
       </c>
       <c r="D143" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E143" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F143" t="s">
-        <v>520</v>
+        <v>114</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="H143" t="s">
-        <v>528</v>
+        <v>116</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B144" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C144" t="s">
-        <v>174</v>
+        <v>278</v>
       </c>
       <c r="D144" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E144" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F144" t="s">
-        <v>520</v>
+        <v>114</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="H144" t="s">
-        <v>531</v>
+        <v>116</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B145" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C145" t="s">
-        <v>178</v>
+        <v>282</v>
       </c>
       <c r="D145" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E145" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F145" t="s">
-        <v>520</v>
+        <v>114</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="H145" t="s">
-        <v>534</v>
+        <v>116</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B146" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C146" t="s">
-        <v>182</v>
+        <v>286</v>
       </c>
       <c r="D146" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E146" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F146" t="s">
-        <v>520</v>
+        <v>216</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H146" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B147" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C147" t="s">
-        <v>186</v>
+        <v>290</v>
       </c>
       <c r="D147" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E147" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F147" t="s">
-        <v>539</v>
+        <v>114</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H147" t="s">
-        <v>541</v>
+        <v>116</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>541</v>
+      </c>
+      <c r="B148" t="s">
+        <v>201</v>
+      </c>
+      <c r="C148" t="s">
+        <v>294</v>
+      </c>
+      <c r="D148" t="s">
+        <v>102</v>
+      </c>
+      <c r="E148" t="s">
+        <v>103</v>
+      </c>
+      <c r="F148" t="s">
+        <v>49</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="B148" t="s">
-[...14 lines deleted...]
-      <c r="G148" s="1" t="s">
+      <c r="H148" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>544</v>
+      </c>
+      <c r="B149" t="s">
+        <v>201</v>
+      </c>
+      <c r="C149" t="s">
+        <v>298</v>
+      </c>
+      <c r="D149" t="s">
+        <v>102</v>
+      </c>
+      <c r="E149" t="s">
+        <v>103</v>
+      </c>
+      <c r="F149" t="s">
+        <v>110</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B149" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H149" t="s">
-        <v>547</v>
+        <v>116</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>546</v>
+      </c>
+      <c r="B150" t="s">
+        <v>201</v>
+      </c>
+      <c r="C150" t="s">
+        <v>302</v>
+      </c>
+      <c r="D150" t="s">
+        <v>102</v>
+      </c>
+      <c r="E150" t="s">
+        <v>103</v>
+      </c>
+      <c r="F150" t="s">
+        <v>59</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H150" t="s">
         <v>548</v>
-      </c>
-[...19 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B151" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C151" t="s">
-        <v>203</v>
+        <v>306</v>
       </c>
       <c r="D151" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E151" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F151" t="s">
-        <v>485</v>
+        <v>114</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="H151" t="s">
-        <v>553</v>
+        <v>116</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B152" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C152" t="s">
-        <v>207</v>
+        <v>310</v>
       </c>
       <c r="D152" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E152" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F152" t="s">
-        <v>539</v>
+        <v>59</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="H152" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B153" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C153" t="s">
-        <v>211</v>
+        <v>314</v>
       </c>
       <c r="D153" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="E153" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="F153" t="s">
-        <v>558</v>
+        <v>110</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="H153" t="s">
-        <v>560</v>
+        <v>116</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B154" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C154" t="s">
-        <v>215</v>
+        <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>431</v>
+        <v>557</v>
       </c>
       <c r="E154" t="s">
-        <v>432</v>
+        <v>558</v>
       </c>
       <c r="F154" t="s">
-        <v>558</v>
+        <v>436</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="H154" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B155" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C155" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="D155" t="s">
-        <v>431</v>
+        <v>557</v>
       </c>
       <c r="E155" t="s">
-        <v>432</v>
+        <v>558</v>
       </c>
       <c r="F155" t="s">
-        <v>558</v>
+        <v>110</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="H155" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>564</v>
+      </c>
+      <c r="B156" t="s">
+        <v>201</v>
+      </c>
+      <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" t="s">
+        <v>565</v>
+      </c>
+      <c r="E156" t="s">
+        <v>566</v>
+      </c>
+      <c r="F156" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="B156" t="s">
-[...14 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>569</v>
+      </c>
+      <c r="B157" t="s">
+        <v>201</v>
+      </c>
+      <c r="C157" t="s">
+        <v>17</v>
+      </c>
+      <c r="D157" t="s">
+        <v>565</v>
+      </c>
+      <c r="E157" t="s">
+        <v>566</v>
+      </c>
+      <c r="F157" t="s">
+        <v>18</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="B157" t="s">
-[...5 lines deleted...]
-      <c r="D157" t="s">
+      <c r="H157" t="s">
         <v>571</v>
-      </c>
-[...10 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B158" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C158" t="s">
         <v>10</v>
       </c>
       <c r="D158" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E158" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F158" t="s">
-        <v>273</v>
+        <v>40</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H158" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B159" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C159" t="s">
         <v>17</v>
       </c>
       <c r="D159" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E159" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F159" t="s">
-        <v>273</v>
+        <v>40</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H159" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>580</v>
+      </c>
+      <c r="B160" t="s">
+        <v>201</v>
+      </c>
+      <c r="C160" t="s">
+        <v>22</v>
+      </c>
+      <c r="D160" t="s">
+        <v>573</v>
+      </c>
+      <c r="E160" t="s">
+        <v>574</v>
+      </c>
+      <c r="F160" t="s">
+        <v>40</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="B160" t="s">
-[...11 lines deleted...]
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>583</v>
+      </c>
+      <c r="B161" t="s">
+        <v>201</v>
+      </c>
+      <c r="C161" t="s">
+        <v>26</v>
+      </c>
+      <c r="D161" t="s">
+        <v>573</v>
+      </c>
+      <c r="E161" t="s">
+        <v>574</v>
+      </c>
+      <c r="F161" t="s">
+        <v>40</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="B161" t="s">
-[...14 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>586</v>
+      </c>
+      <c r="B162" t="s">
+        <v>201</v>
+      </c>
+      <c r="C162" t="s">
+        <v>30</v>
+      </c>
+      <c r="D162" t="s">
+        <v>573</v>
+      </c>
+      <c r="E162" t="s">
+        <v>574</v>
+      </c>
+      <c r="F162" t="s">
+        <v>40</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="B162" t="s">
-[...14 lines deleted...]
-      <c r="G162" s="1" t="s">
+      <c r="H162" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>589</v>
+      </c>
+      <c r="B163" t="s">
+        <v>201</v>
+      </c>
+      <c r="C163" t="s">
+        <v>35</v>
+      </c>
+      <c r="D163" t="s">
+        <v>573</v>
+      </c>
+      <c r="E163" t="s">
+        <v>574</v>
+      </c>
+      <c r="F163" t="s">
         <v>590</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H163" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>593</v>
       </c>
       <c r="B164" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C164" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="D164" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E164" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F164" t="s">
-        <v>273</v>
+        <v>590</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>594</v>
       </c>
       <c r="H164" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>596</v>
       </c>
       <c r="B165" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C165" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D165" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E165" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F165" t="s">
-        <v>24</v>
+        <v>590</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>597</v>
       </c>
       <c r="H165" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>599</v>
       </c>
       <c r="B166" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C166" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="D166" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E166" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F166" t="s">
-        <v>24</v>
+        <v>590</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H166" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>602</v>
       </c>
       <c r="B167" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C167" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D167" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E167" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F167" t="s">
-        <v>24</v>
+        <v>440</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>603</v>
       </c>
       <c r="H167" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>605</v>
       </c>
       <c r="B168" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C168" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="D168" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E168" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F168" t="s">
-        <v>298</v>
+        <v>440</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H168" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>608</v>
       </c>
       <c r="B169" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C169" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="D169" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E169" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>574</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H169" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>611</v>
       </c>
       <c r="B170" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C170" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="D170" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E170" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>440</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H170" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>614</v>
       </c>
       <c r="B171" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C171" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="D171" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E171" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F171" t="s">
-        <v>290</v>
+        <v>440</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>615</v>
       </c>
       <c r="H171" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>617</v>
       </c>
       <c r="B172" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C172" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="D172" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E172" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F172" t="s">
-        <v>47</v>
+        <v>440</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H172" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>620</v>
       </c>
       <c r="B173" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C173" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="D173" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E173" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F173" t="s">
-        <v>290</v>
+        <v>440</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>621</v>
       </c>
       <c r="H173" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>623</v>
       </c>
       <c r="B174" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C174" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="D174" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E174" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F174" t="s">
-        <v>273</v>
+        <v>440</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>624</v>
       </c>
       <c r="H174" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>626</v>
       </c>
       <c r="B175" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C175" t="s">
-        <v>115</v>
+        <v>270</v>
       </c>
       <c r="D175" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E175" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>627</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H175" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B176" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C176" t="s">
-        <v>119</v>
+        <v>274</v>
       </c>
       <c r="D176" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E176" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F176" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>631</v>
       </c>
       <c r="H176" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>633</v>
       </c>
       <c r="B177" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C177" t="s">
-        <v>123</v>
+        <v>278</v>
       </c>
       <c r="D177" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E177" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F177" t="s">
-        <v>283</v>
+        <v>627</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H177" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>636</v>
       </c>
       <c r="B178" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C178" t="s">
-        <v>127</v>
+        <v>282</v>
       </c>
       <c r="D178" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E178" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F178" t="s">
-        <v>283</v>
+        <v>627</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H178" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>639</v>
       </c>
       <c r="B179" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C179" t="s">
-        <v>131</v>
+        <v>286</v>
       </c>
       <c r="D179" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E179" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>627</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>640</v>
       </c>
       <c r="H179" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>642</v>
       </c>
       <c r="B180" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C180" t="s">
-        <v>135</v>
+        <v>290</v>
       </c>
       <c r="D180" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E180" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>627</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>643</v>
       </c>
       <c r="H180" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>645</v>
       </c>
       <c r="B181" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C181" t="s">
-        <v>140</v>
+        <v>294</v>
       </c>
       <c r="D181" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E181" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F181" t="s">
-        <v>290</v>
+        <v>646</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H181" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B182" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C182" t="s">
-        <v>144</v>
+        <v>298</v>
       </c>
       <c r="D182" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E182" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F182" t="s">
-        <v>290</v>
+        <v>646</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="H182" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B183" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C183" t="s">
-        <v>149</v>
+        <v>302</v>
       </c>
       <c r="D183" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E183" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F183" t="s">
-        <v>290</v>
+        <v>646</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="H183" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B184" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C184" t="s">
-        <v>154</v>
+        <v>306</v>
       </c>
       <c r="D184" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E184" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F184" t="s">
-        <v>273</v>
+        <v>646</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H184" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B185" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C185" t="s">
-        <v>158</v>
+        <v>310</v>
       </c>
       <c r="D185" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E185" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F185" t="s">
-        <v>298</v>
+        <v>646</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H185" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B186" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C186" t="s">
-        <v>162</v>
+        <v>314</v>
       </c>
       <c r="D186" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E186" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F186" t="s">
-        <v>294</v>
+        <v>662</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="H186" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B187" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C187" t="s">
-        <v>166</v>
+        <v>318</v>
       </c>
       <c r="D187" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E187" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F187" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="H187" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B188" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C188" t="s">
-        <v>170</v>
+        <v>322</v>
       </c>
       <c r="D188" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E188" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F188" t="s">
-        <v>24</v>
+        <v>662</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="H188" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B189" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C189" t="s">
-        <v>174</v>
+        <v>326</v>
       </c>
       <c r="D189" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E189" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F189" t="s">
-        <v>47</v>
+        <v>662</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="H189" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B190" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C190" t="s">
-        <v>178</v>
+        <v>330</v>
       </c>
       <c r="D190" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E190" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F190" t="s">
-        <v>47</v>
+        <v>662</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="H190" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B191" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C191" t="s">
-        <v>182</v>
+        <v>334</v>
       </c>
       <c r="D191" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E191" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F191" t="s">
-        <v>298</v>
+        <v>662</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="H191" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B192" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C192" t="s">
-        <v>186</v>
+        <v>338</v>
       </c>
       <c r="D192" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E192" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F192" t="s">
-        <v>283</v>
+        <v>681</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="H192" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B193" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C193" t="s">
-        <v>191</v>
+        <v>342</v>
       </c>
       <c r="D193" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E193" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F193" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="H193" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B194" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C194" t="s">
-        <v>195</v>
+        <v>346</v>
       </c>
       <c r="D194" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E194" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F194" t="s">
-        <v>136</v>
+        <v>681</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="H194" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B195" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C195" t="s">
-        <v>199</v>
+        <v>350</v>
       </c>
       <c r="D195" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E195" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F195" t="s">
-        <v>290</v>
+        <v>681</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="H195" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B196" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C196" t="s">
-        <v>203</v>
+        <v>354</v>
       </c>
       <c r="D196" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E196" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F196" t="s">
-        <v>47</v>
+        <v>627</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="H196" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B197" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C197" t="s">
-        <v>207</v>
+        <v>358</v>
       </c>
       <c r="D197" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E197" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F197" t="s">
-        <v>24</v>
+        <v>681</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="H197" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B198" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C198" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="D198" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E198" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F198" t="s">
-        <v>283</v>
+        <v>700</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="H198" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>703</v>
+      </c>
+      <c r="B199" t="s">
+        <v>201</v>
+      </c>
+      <c r="C199" t="s">
+        <v>366</v>
+      </c>
+      <c r="D199" t="s">
+        <v>573</v>
+      </c>
+      <c r="E199" t="s">
+        <v>574</v>
+      </c>
+      <c r="F199" t="s">
         <v>700</v>
       </c>
-      <c r="B199" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G199" s="1" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="H199" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="B200" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C200" t="s">
-        <v>219</v>
+        <v>370</v>
       </c>
       <c r="D200" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E200" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F200" t="s">
-        <v>283</v>
+        <v>700</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="H200" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B201" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C201" t="s">
-        <v>228</v>
+        <v>375</v>
       </c>
       <c r="D201" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="E201" t="s">
-        <v>23</v>
+        <v>574</v>
       </c>
       <c r="F201" t="s">
-        <v>24</v>
+        <v>700</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="H201" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="B202" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C202" t="s">
-        <v>232</v>
+        <v>10</v>
       </c>
       <c r="D202" t="s">
-        <v>22</v>
+        <v>713</v>
       </c>
       <c r="E202" t="s">
-        <v>23</v>
+        <v>714</v>
       </c>
       <c r="F202" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="H202" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="B203" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C203" t="s">
-        <v>236</v>
+        <v>10</v>
       </c>
       <c r="D203" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E203" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F203" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="H203" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="B204" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C204" t="s">
-        <v>241</v>
+        <v>17</v>
       </c>
       <c r="D204" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E204" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="H204" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B205" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C205" t="s">
-        <v>245</v>
+        <v>22</v>
       </c>
       <c r="D205" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E205" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="H205" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="B206" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C206" t="s">
-        <v>249</v>
+        <v>26</v>
       </c>
       <c r="D206" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E206" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F206" t="s">
-        <v>283</v>
+        <v>156</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="H206" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B207" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C207" t="s">
-        <v>253</v>
+        <v>30</v>
       </c>
       <c r="D207" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E207" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F207" t="s">
-        <v>298</v>
+        <v>156</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="H207" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="B208" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C208" t="s">
-        <v>257</v>
+        <v>35</v>
       </c>
       <c r="D208" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E208" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F208" t="s">
-        <v>283</v>
+        <v>156</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="H208" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="B209" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C209" t="s">
-        <v>261</v>
+        <v>39</v>
       </c>
       <c r="D209" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E209" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F209" t="s">
-        <v>298</v>
+        <v>156</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="H209" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="B210" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C210" t="s">
-        <v>734</v>
+        <v>44</v>
       </c>
       <c r="D210" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E210" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F210" t="s">
-        <v>298</v>
+        <v>110</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="H210" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="B211" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C211" t="s">
-        <v>738</v>
+        <v>48</v>
       </c>
       <c r="D211" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E211" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F211" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="H211" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B212" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C212" t="s">
-        <v>742</v>
+        <v>53</v>
       </c>
       <c r="D212" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E212" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F212" t="s">
-        <v>283</v>
+        <v>110</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="H212" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="B213" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C213" t="s">
-        <v>746</v>
+        <v>58</v>
       </c>
       <c r="D213" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E213" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="F213" t="s">
-        <v>283</v>
+        <v>146</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H213" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B214" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D214" t="s">
-        <v>750</v>
+        <v>128</v>
       </c>
       <c r="E214" t="s">
+        <v>129</v>
+      </c>
+      <c r="F214" t="s">
+        <v>49</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>751</v>
       </c>
-      <c r="F214" t="s">
-[...2 lines deleted...]
-      <c r="G214" s="1" t="s">
+      <c r="H214" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>753</v>
+      </c>
+      <c r="B215" t="s">
+        <v>201</v>
+      </c>
+      <c r="C215" t="s">
+        <v>67</v>
+      </c>
+      <c r="D215" t="s">
+        <v>128</v>
+      </c>
+      <c r="E215" t="s">
+        <v>129</v>
+      </c>
+      <c r="F215" t="s">
+        <v>49</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="B215" t="s">
-[...14 lines deleted...]
-      <c r="G215" s="1" t="s">
+      <c r="H215" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>756</v>
+      </c>
+      <c r="B216" t="s">
+        <v>201</v>
+      </c>
+      <c r="C216" t="s">
+        <v>71</v>
+      </c>
+      <c r="D216" t="s">
+        <v>128</v>
+      </c>
+      <c r="E216" t="s">
+        <v>129</v>
+      </c>
+      <c r="F216" t="s">
+        <v>436</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B216" t="s">
-[...14 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>759</v>
+      </c>
+      <c r="B217" t="s">
+        <v>201</v>
+      </c>
+      <c r="C217" t="s">
+        <v>75</v>
+      </c>
+      <c r="D217" t="s">
+        <v>128</v>
+      </c>
+      <c r="E217" t="s">
+        <v>129</v>
+      </c>
+      <c r="F217" t="s">
+        <v>216</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="B217" t="s">
-[...14 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>762</v>
+      </c>
+      <c r="B218" t="s">
+        <v>201</v>
+      </c>
+      <c r="C218" t="s">
+        <v>79</v>
+      </c>
+      <c r="D218" t="s">
+        <v>128</v>
+      </c>
+      <c r="E218" t="s">
+        <v>129</v>
+      </c>
+      <c r="F218" t="s">
+        <v>436</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="B218" t="s">
-[...14 lines deleted...]
-      <c r="G218" s="1" t="s">
+      <c r="H218" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>765</v>
+      </c>
+      <c r="B219" t="s">
+        <v>201</v>
+      </c>
+      <c r="C219" t="s">
+        <v>83</v>
+      </c>
+      <c r="D219" t="s">
+        <v>128</v>
+      </c>
+      <c r="E219" t="s">
+        <v>129</v>
+      </c>
+      <c r="F219" t="s">
+        <v>156</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="B219" t="s">
-[...14 lines deleted...]
-      <c r="G219" s="1" t="s">
+      <c r="H219" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>768</v>
+      </c>
+      <c r="B220" t="s">
+        <v>201</v>
+      </c>
+      <c r="C220" t="s">
+        <v>270</v>
+      </c>
+      <c r="D220" t="s">
+        <v>128</v>
+      </c>
+      <c r="E220" t="s">
+        <v>129</v>
+      </c>
+      <c r="F220" t="s">
+        <v>49</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="B220" t="s">
-[...14 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>771</v>
+      </c>
+      <c r="B221" t="s">
+        <v>201</v>
+      </c>
+      <c r="C221" t="s">
+        <v>274</v>
+      </c>
+      <c r="D221" t="s">
+        <v>128</v>
+      </c>
+      <c r="E221" t="s">
+        <v>129</v>
+      </c>
+      <c r="F221" t="s">
         <v>772</v>
       </c>
-      <c r="B221" t="s">
-[...5 lines deleted...]
-      <c r="D221" t="s">
+      <c r="G221" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E221" t="s">
+      <c r="H221" t="s">
         <v>774</v>
-      </c>
-[...7 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>775</v>
+      </c>
+      <c r="B222" t="s">
+        <v>201</v>
+      </c>
+      <c r="C222" t="s">
+        <v>278</v>
+      </c>
+      <c r="D222" t="s">
+        <v>128</v>
+      </c>
+      <c r="E222" t="s">
+        <v>129</v>
+      </c>
+      <c r="F222" t="s">
+        <v>114</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H222" t="s">
         <v>777</v>
-      </c>
-[...19 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B223" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C223" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="D223" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E223" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F223" t="s">
-        <v>778</v>
+        <v>114</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="H223" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="B224" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C224" t="s">
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="D224" t="s">
+        <v>128</v>
+      </c>
+      <c r="E224" t="s">
+        <v>129</v>
+      </c>
+      <c r="F224" t="s">
+        <v>49</v>
+      </c>
+      <c r="G224" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="E224" t="s">
+      <c r="H224" t="s">
         <v>783</v>
-      </c>
-[...7 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B225" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C225" t="s">
-        <v>54</v>
+        <v>290</v>
       </c>
       <c r="D225" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E225" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F225" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="H225" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="B226" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C226" t="s">
-        <v>29</v>
+        <v>294</v>
       </c>
       <c r="D226" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E226" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F226" t="s">
-        <v>47</v>
+        <v>436</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="H226" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="B227" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C227" t="s">
-        <v>61</v>
+        <v>298</v>
       </c>
       <c r="D227" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E227" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F227" t="s">
-        <v>47</v>
+        <v>436</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="H227" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="B228" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C228" t="s">
-        <v>65</v>
+        <v>302</v>
       </c>
       <c r="D228" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E228" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F228" t="s">
-        <v>13</v>
+        <v>436</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="H228" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="B229" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C229" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="D229" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E229" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F229" t="s">
-        <v>778</v>
+        <v>156</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="H229" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="B230" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C230" t="s">
-        <v>74</v>
+        <v>310</v>
       </c>
       <c r="D230" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E230" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F230" t="s">
-        <v>778</v>
+        <v>146</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="H230" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="B231" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C231" t="s">
-        <v>78</v>
+        <v>314</v>
       </c>
       <c r="D231" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E231" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F231" t="s">
-        <v>778</v>
+        <v>440</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="H231" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="B232" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C232" t="s">
-        <v>83</v>
+        <v>318</v>
       </c>
       <c r="D232" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E232" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F232" t="s">
-        <v>778</v>
+        <v>806</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="H232" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="B233" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C233" t="s">
-        <v>87</v>
+        <v>322</v>
       </c>
       <c r="D233" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E233" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F233" t="s">
-        <v>283</v>
+        <v>110</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="H233" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="B234" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C234" t="s">
-        <v>91</v>
+        <v>326</v>
       </c>
       <c r="D234" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E234" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F234" t="s">
-        <v>298</v>
+        <v>216</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="H234" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="B235" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C235" t="s">
-        <v>95</v>
+        <v>330</v>
       </c>
       <c r="D235" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E235" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F235" t="s">
-        <v>820</v>
+        <v>216</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="H235" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="B236" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C236" t="s">
-        <v>99</v>
+        <v>334</v>
       </c>
       <c r="D236" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E236" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F236" t="s">
-        <v>778</v>
+        <v>146</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="H236" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="B237" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C237" t="s">
-        <v>103</v>
+        <v>338</v>
       </c>
       <c r="D237" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E237" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F237" t="s">
-        <v>778</v>
+        <v>114</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="H237" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="B238" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C238" t="s">
-        <v>107</v>
+        <v>342</v>
       </c>
       <c r="D238" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E238" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F238" t="s">
-        <v>778</v>
+        <v>40</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="H238" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="B239" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C239" t="s">
-        <v>111</v>
+        <v>346</v>
       </c>
       <c r="D239" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E239" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F239" t="s">
-        <v>833</v>
+        <v>13</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="H239" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="B240" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C240" t="s">
-        <v>115</v>
+        <v>350</v>
       </c>
       <c r="D240" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E240" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F240" t="s">
-        <v>47</v>
+        <v>436</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="H240" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="B241" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C241" t="s">
-        <v>119</v>
+        <v>354</v>
       </c>
       <c r="D241" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E241" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F241" t="s">
-        <v>840</v>
+        <v>216</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="H241" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="B242" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C242" t="s">
-        <v>123</v>
+        <v>358</v>
       </c>
       <c r="D242" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E242" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F242" t="s">
-        <v>778</v>
+        <v>110</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="H242" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="B243" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C243" t="s">
-        <v>127</v>
+        <v>362</v>
       </c>
       <c r="D243" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E243" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F243" t="s">
-        <v>847</v>
+        <v>114</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="H243" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="B244" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C244" t="s">
-        <v>131</v>
+        <v>366</v>
       </c>
       <c r="D244" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E244" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F244" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="H244" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="B245" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C245" t="s">
-        <v>135</v>
+        <v>370</v>
       </c>
       <c r="D245" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E245" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F245" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H245" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="B246" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C246" t="s">
-        <v>140</v>
+        <v>379</v>
       </c>
       <c r="D246" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E246" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F246" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="H246" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="B247" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C247" t="s">
-        <v>144</v>
+        <v>383</v>
       </c>
       <c r="D247" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E247" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F247" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="H247" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="B248" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C248" t="s">
-        <v>149</v>
+        <v>387</v>
       </c>
       <c r="D248" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E248" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F248" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="H248" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="B249" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C249" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D249" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E249" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F249" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="H249" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="B250" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C250" t="s">
-        <v>158</v>
+        <v>395</v>
       </c>
       <c r="D250" t="s">
-        <v>782</v>
+        <v>128</v>
       </c>
       <c r="E250" t="s">
-        <v>783</v>
+        <v>129</v>
       </c>
       <c r="F250" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="H250" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="B251" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C251" t="s">
-        <v>10</v>
+        <v>399</v>
       </c>
       <c r="D251" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E251" t="s">
-        <v>873</v>
+        <v>129</v>
+      </c>
+      <c r="F251" t="s">
+        <v>114</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>874</v>
+        <v>864</v>
       </c>
       <c r="H251" t="s">
-        <v>875</v>
+        <v>865</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="B252" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C252" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
       <c r="D252" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E252" t="s">
-        <v>873</v>
+        <v>129</v>
       </c>
       <c r="F252" t="s">
-        <v>273</v>
+        <v>146</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="H252" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="B253" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C253" t="s">
-        <v>54</v>
+        <v>407</v>
       </c>
       <c r="D253" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E253" t="s">
-        <v>873</v>
+        <v>129</v>
       </c>
       <c r="F253" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="H253" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="B254" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C254" t="s">
-        <v>29</v>
+        <v>411</v>
       </c>
       <c r="D254" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E254" t="s">
+        <v>129</v>
+      </c>
+      <c r="F254" t="s">
+        <v>146</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="F254" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H254" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
       <c r="B255" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C255" t="s">
-        <v>61</v>
+        <v>876</v>
       </c>
       <c r="D255" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E255" t="s">
-        <v>873</v>
+        <v>129</v>
       </c>
       <c r="F255" t="s">
-        <v>298</v>
+        <v>146</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="H255" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="B256" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C256" t="s">
-        <v>65</v>
+        <v>880</v>
       </c>
       <c r="D256" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E256" t="s">
-        <v>873</v>
+        <v>129</v>
       </c>
       <c r="F256" t="s">
-        <v>778</v>
+        <v>110</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="H256" t="s">
-        <v>891</v>
+        <v>882</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>892</v>
+        <v>883</v>
       </c>
       <c r="B257" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C257" t="s">
-        <v>70</v>
+        <v>884</v>
       </c>
       <c r="D257" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E257" t="s">
-        <v>873</v>
+        <v>129</v>
       </c>
       <c r="F257" t="s">
-        <v>778</v>
+        <v>114</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>893</v>
+        <v>885</v>
       </c>
       <c r="H257" t="s">
-        <v>894</v>
+        <v>886</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
       <c r="B258" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C258" t="s">
-        <v>74</v>
+        <v>888</v>
       </c>
       <c r="D258" t="s">
-        <v>872</v>
+        <v>128</v>
       </c>
       <c r="E258" t="s">
-        <v>873</v>
+        <v>129</v>
       </c>
       <c r="F258" t="s">
-        <v>840</v>
+        <v>114</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="H258" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="B259" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C259" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>872</v>
+        <v>172</v>
       </c>
       <c r="E259" t="s">
-        <v>873</v>
+        <v>173</v>
       </c>
       <c r="F259" t="s">
-        <v>820</v>
+        <v>18</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="H259" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="B260" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C260" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>872</v>
+        <v>172</v>
       </c>
       <c r="E260" t="s">
-        <v>873</v>
+        <v>173</v>
       </c>
       <c r="F260" t="s">
         <v>18</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="H260" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="B261" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C261" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="D261" t="s">
-        <v>872</v>
+        <v>172</v>
       </c>
       <c r="E261" t="s">
-        <v>873</v>
+        <v>173</v>
       </c>
       <c r="F261" t="s">
         <v>18</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="H261" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="B262" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C262" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="D262" t="s">
-        <v>872</v>
+        <v>172</v>
       </c>
       <c r="E262" t="s">
-        <v>873</v>
+        <v>173</v>
       </c>
       <c r="F262" t="s">
-        <v>18</v>
+        <v>242</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="H262" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="B263" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C263" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D263" t="s">
-        <v>911</v>
+        <v>172</v>
       </c>
       <c r="E263" t="s">
-        <v>912</v>
+        <v>173</v>
       </c>
       <c r="F263" t="s">
-        <v>913</v>
+        <v>18</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="H263" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="B264" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C264" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D264" t="s">
-        <v>911</v>
+        <v>172</v>
       </c>
       <c r="E264" t="s">
-        <v>912</v>
+        <v>173</v>
       </c>
       <c r="F264" t="s">
-        <v>913</v>
+        <v>110</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="H264" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="B265" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C265" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D265" t="s">
+        <v>172</v>
+      </c>
+      <c r="E265" t="s">
+        <v>173</v>
+      </c>
+      <c r="F265" t="s">
+        <v>18</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H265" t="s">
         <v>911</v>
-      </c>
-[...10 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
       <c r="B266" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C266" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D266" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="E266" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="F266" t="s">
-        <v>920</v>
+        <v>156</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="H266" t="s">
-        <v>925</v>
+        <v>916</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="B267" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C267" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D267" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="E267" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="F267" t="s">
+        <v>918</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H267" t="s">
         <v>920</v>
-      </c>
-[...4 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="B268" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C268" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="D268" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E268" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F268" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="H268" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="B269" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C269" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="D269" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E269" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F269" t="s">
-        <v>933</v>
+        <v>216</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="H269" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="B270" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C270" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="D270" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E270" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F270" t="s">
-        <v>933</v>
+        <v>216</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="H270" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>939</v>
+        <v>930</v>
       </c>
       <c r="B271" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C271" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D271" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E271" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F271" t="s">
-        <v>940</v>
+        <v>216</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>941</v>
+        <v>931</v>
       </c>
       <c r="H271" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="B272" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C272" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="D272" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E272" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F272" t="s">
-        <v>940</v>
+        <v>216</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="H272" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="B273" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C273" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="D273" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E273" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F273" t="s">
-        <v>940</v>
+        <v>49</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="H273" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
       <c r="B274" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C274" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D274" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E274" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F274" t="s">
-        <v>187</v>
+        <v>918</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="H274" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="B275" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C275" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="D275" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E275" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F275" t="s">
-        <v>13</v>
+        <v>918</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="H275" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="B276" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C276" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="D276" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E276" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F276" t="s">
-        <v>13</v>
+        <v>918</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="H276" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
       <c r="B277" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C277" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="D277" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E277" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>918</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>958</v>
+        <v>949</v>
       </c>
       <c r="H277" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>960</v>
+        <v>951</v>
       </c>
       <c r="B278" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C278" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="D278" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E278" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F278" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>961</v>
+        <v>952</v>
       </c>
       <c r="H278" t="s">
-        <v>962</v>
+        <v>953</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="B279" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C279" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="D279" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E279" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F279" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="H279" t="s">
-        <v>965</v>
+        <v>956</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="B280" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C280" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="D280" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E280" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F280" t="s">
-        <v>18</v>
+        <v>958</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>967</v>
+        <v>959</v>
       </c>
       <c r="H280" t="s">
-        <v>931</v>
+        <v>960</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="B281" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C281" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="D281" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E281" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F281" t="s">
-        <v>47</v>
+        <v>918</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="H281" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="B282" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C282" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="D282" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E282" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F282" t="s">
-        <v>18</v>
+        <v>918</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="H282" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="B283" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C283" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="D283" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E283" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F283" t="s">
-        <v>18</v>
+        <v>918</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="H283" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="B284" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C284" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="D284" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E284" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F284" t="s">
-        <v>24</v>
+        <v>971</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="H284" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="B285" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C285" t="s">
-        <v>135</v>
+        <v>270</v>
       </c>
       <c r="D285" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E285" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F285" t="s">
-        <v>24</v>
+        <v>216</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="H285" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="B286" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C286" t="s">
-        <v>140</v>
+        <v>274</v>
       </c>
       <c r="D286" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E286" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F286" t="s">
-        <v>24</v>
+        <v>978</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="H286" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="B287" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C287" t="s">
-        <v>144</v>
+        <v>278</v>
       </c>
       <c r="D287" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E287" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F287" t="s">
-        <v>283</v>
+        <v>918</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="H287" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="B288" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C288" t="s">
-        <v>149</v>
+        <v>282</v>
       </c>
       <c r="D288" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E288" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F288" t="s">
-        <v>283</v>
+        <v>985</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="H288" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="B289" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C289" t="s">
-        <v>154</v>
+        <v>286</v>
       </c>
       <c r="D289" t="s">
-        <v>911</v>
+        <v>178</v>
       </c>
       <c r="E289" t="s">
-        <v>912</v>
+        <v>179</v>
       </c>
       <c r="F289" t="s">
-        <v>283</v>
+        <v>59</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="H289" t="s">
-        <v>931</v>
+        <v>990</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>991</v>
+      </c>
+      <c r="B290" t="s">
+        <v>201</v>
+      </c>
+      <c r="C290" t="s">
+        <v>290</v>
+      </c>
+      <c r="D290" t="s">
+        <v>178</v>
+      </c>
+      <c r="E290" t="s">
+        <v>179</v>
+      </c>
+      <c r="F290" t="s">
+        <v>59</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H290" t="s">
         <v>993</v>
-      </c>
-[...19 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>994</v>
+      </c>
+      <c r="B291" t="s">
+        <v>201</v>
+      </c>
+      <c r="C291" t="s">
+        <v>294</v>
+      </c>
+      <c r="D291" t="s">
+        <v>178</v>
+      </c>
+      <c r="E291" t="s">
+        <v>179</v>
+      </c>
+      <c r="F291" t="s">
+        <v>59</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H291" t="s">
         <v>996</v>
-      </c>
-[...19 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="B292" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C292" t="s">
-        <v>166</v>
+        <v>298</v>
       </c>
       <c r="D292" t="s">
-        <v>997</v>
+        <v>178</v>
       </c>
       <c r="E292" t="s">
+        <v>179</v>
+      </c>
+      <c r="F292" t="s">
+        <v>59</v>
+      </c>
+      <c r="G292" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="F292" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H292" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="B293" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C293" t="s">
-        <v>170</v>
+        <v>302</v>
       </c>
       <c r="D293" t="s">
-        <v>997</v>
+        <v>178</v>
       </c>
       <c r="E293" t="s">
-        <v>998</v>
+        <v>179</v>
       </c>
       <c r="F293" t="s">
-        <v>283</v>
+        <v>216</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="H293" t="s">
-        <v>987</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B294" t="s">
+        <v>201</v>
+      </c>
+      <c r="C294" t="s">
+        <v>306</v>
+      </c>
+      <c r="D294" t="s">
+        <v>178</v>
+      </c>
+      <c r="E294" t="s">
+        <v>179</v>
+      </c>
+      <c r="F294" t="s">
+        <v>49</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H294" t="s">
         <v>1005</v>
-      </c>
-[...19 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B295" t="s">
+        <v>201</v>
+      </c>
+      <c r="C295" t="s">
+        <v>310</v>
+      </c>
+      <c r="D295" t="s">
+        <v>178</v>
+      </c>
+      <c r="E295" t="s">
+        <v>179</v>
+      </c>
+      <c r="F295" t="s">
+        <v>49</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H295" t="s">
         <v>1008</v>
-      </c>
-[...19 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B296" t="s">
+        <v>201</v>
+      </c>
+      <c r="C296" t="s">
+        <v>10</v>
+      </c>
+      <c r="D296" t="s">
+        <v>190</v>
+      </c>
+      <c r="E296" t="s">
+        <v>191</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H296" t="s">
         <v>1011</v>
-      </c>
-[...19 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B297" t="s">
+        <v>201</v>
+      </c>
+      <c r="C297" t="s">
+        <v>17</v>
+      </c>
+      <c r="D297" t="s">
+        <v>190</v>
+      </c>
+      <c r="E297" t="s">
+        <v>191</v>
+      </c>
+      <c r="F297" t="s">
+        <v>156</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H297" t="s">
         <v>1014</v>
-      </c>
-[...19 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B298" t="s">
+        <v>201</v>
+      </c>
+      <c r="C298" t="s">
+        <v>22</v>
+      </c>
+      <c r="D298" t="s">
+        <v>190</v>
+      </c>
+      <c r="E298" t="s">
+        <v>191</v>
+      </c>
+      <c r="F298" t="s">
+        <v>216</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H298" t="s">
         <v>1017</v>
-      </c>
-[...19 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B299" t="s">
+        <v>201</v>
+      </c>
+      <c r="C299" t="s">
+        <v>26</v>
+      </c>
+      <c r="D299" t="s">
+        <v>190</v>
+      </c>
+      <c r="E299" t="s">
+        <v>191</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="B299" t="s">
-[...14 lines deleted...]
-      <c r="G299" s="1" t="s">
+      <c r="H299" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B300" t="s">
+        <v>201</v>
+      </c>
+      <c r="C300" t="s">
+        <v>30</v>
+      </c>
+      <c r="D300" t="s">
+        <v>190</v>
+      </c>
+      <c r="E300" t="s">
+        <v>191</v>
+      </c>
+      <c r="F300" t="s">
+        <v>146</v>
+      </c>
+      <c r="G300" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="B300" t="s">
-[...14 lines deleted...]
-      <c r="G300" s="1" t="s">
+      <c r="H300" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B301" t="s">
+        <v>201</v>
+      </c>
+      <c r="C301" t="s">
+        <v>35</v>
+      </c>
+      <c r="D301" t="s">
+        <v>190</v>
+      </c>
+      <c r="E301" t="s">
+        <v>191</v>
+      </c>
+      <c r="F301" t="s">
+        <v>918</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="B301" t="s">
-[...14 lines deleted...]
-      <c r="G301" s="1" t="s">
+      <c r="H301" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B302" t="s">
+        <v>201</v>
+      </c>
+      <c r="C302" t="s">
+        <v>39</v>
+      </c>
+      <c r="D302" t="s">
+        <v>190</v>
+      </c>
+      <c r="E302" t="s">
+        <v>191</v>
+      </c>
+      <c r="F302" t="s">
+        <v>918</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1029</v>
       </c>
-      <c r="B302" t="s">
-[...14 lines deleted...]
-      <c r="G302" s="1" t="s">
+      <c r="H302" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B303" t="s">
+        <v>201</v>
+      </c>
+      <c r="C303" t="s">
+        <v>44</v>
+      </c>
+      <c r="D303" t="s">
+        <v>190</v>
+      </c>
+      <c r="E303" t="s">
+        <v>191</v>
+      </c>
+      <c r="F303" t="s">
+        <v>978</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="B303" t="s">
-[...14 lines deleted...]
-      <c r="G303" s="1" t="s">
+      <c r="H303" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B304" t="s">
+        <v>201</v>
+      </c>
+      <c r="C304" t="s">
+        <v>48</v>
+      </c>
+      <c r="D304" t="s">
+        <v>190</v>
+      </c>
+      <c r="E304" t="s">
+        <v>191</v>
+      </c>
+      <c r="F304" t="s">
+        <v>958</v>
+      </c>
+      <c r="G304" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="B304" t="s">
-[...14 lines deleted...]
-      <c r="G304" s="1" t="s">
+      <c r="H304" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B305" t="s">
+        <v>201</v>
+      </c>
+      <c r="C305" t="s">
+        <v>53</v>
+      </c>
+      <c r="D305" t="s">
+        <v>190</v>
+      </c>
+      <c r="E305" t="s">
+        <v>191</v>
+      </c>
+      <c r="F305" t="s">
+        <v>59</v>
+      </c>
+      <c r="G305" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="B305" t="s">
-[...14 lines deleted...]
-      <c r="G305" s="1" t="s">
+      <c r="H305" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B306" t="s">
+        <v>201</v>
+      </c>
+      <c r="C306" t="s">
+        <v>58</v>
+      </c>
+      <c r="D306" t="s">
+        <v>190</v>
+      </c>
+      <c r="E306" t="s">
+        <v>191</v>
+      </c>
+      <c r="F306" t="s">
+        <v>59</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="B306" t="s">
-[...14 lines deleted...]
-      <c r="G306" s="1" t="s">
+      <c r="H306" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B307" t="s">
+        <v>201</v>
+      </c>
+      <c r="C307" t="s">
+        <v>63</v>
+      </c>
+      <c r="D307" t="s">
+        <v>190</v>
+      </c>
+      <c r="E307" t="s">
+        <v>191</v>
+      </c>
+      <c r="F307" t="s">
+        <v>59</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="B307" t="s">
-[...14 lines deleted...]
-      <c r="G307" s="1" t="s">
+      <c r="H307" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1046</v>
       </c>
       <c r="B308" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C308" t="s">
-        <v>232</v>
+        <v>10</v>
       </c>
       <c r="D308" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E308" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F308" t="s">
-        <v>290</v>
+        <v>1049</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="H308" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B309" t="s">
+        <v>201</v>
+      </c>
+      <c r="C309" t="s">
+        <v>17</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F309" t="s">
         <v>1049</v>
       </c>
-      <c r="B309" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G309" s="1" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="H309" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="B310" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C310" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="D310" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E310" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F310" t="s">
-        <v>290</v>
+        <v>1056</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="H310" t="s">
-        <v>956</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="B311" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C311" t="s">
-        <v>245</v>
+        <v>26</v>
       </c>
       <c r="D311" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E311" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F311" t="s">
-        <v>290</v>
+        <v>1056</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="H311" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="B312" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C312" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="D312" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E312" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F312" t="s">
-        <v>290</v>
+        <v>1056</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="H312" t="s">
-        <v>965</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="B313" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C313" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="D313" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E313" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F313" t="s">
-        <v>290</v>
+        <v>1056</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="H313" t="s">
-        <v>931</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="B314" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C314" t="s">
-        <v>257</v>
+        <v>39</v>
       </c>
       <c r="D314" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E314" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F314" t="s">
-        <v>47</v>
+        <v>1069</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="H314" t="s">
-        <v>965</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
       <c r="B315" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C315" t="s">
-        <v>261</v>
+        <v>44</v>
       </c>
       <c r="D315" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E315" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F315" t="s">
-        <v>47</v>
+        <v>1069</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="H315" t="s">
-        <v>1051</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1065</v>
+        <v>1075</v>
       </c>
       <c r="B316" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C316" t="s">
-        <v>734</v>
+        <v>48</v>
       </c>
       <c r="D316" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E316" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F316" t="s">
-        <v>47</v>
+        <v>1076</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1066</v>
+        <v>1077</v>
       </c>
       <c r="H316" t="s">
-        <v>1016</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
       <c r="B317" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C317" t="s">
-        <v>738</v>
+        <v>53</v>
       </c>
       <c r="D317" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E317" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F317" t="s">
-        <v>47</v>
+        <v>1076</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="H317" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1070</v>
+        <v>1081</v>
       </c>
       <c r="B318" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C318" t="s">
-        <v>742</v>
+        <v>58</v>
       </c>
       <c r="D318" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E318" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F318" t="s">
-        <v>47</v>
+        <v>1076</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="H318" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1073</v>
+        <v>1084</v>
       </c>
       <c r="B319" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C319" t="s">
-        <v>746</v>
+        <v>63</v>
       </c>
       <c r="D319" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E319" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F319" t="s">
-        <v>294</v>
+        <v>40</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
       <c r="H319" t="s">
-        <v>1075</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1076</v>
+        <v>1087</v>
       </c>
       <c r="B320" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C320" t="s">
-        <v>1077</v>
+        <v>67</v>
       </c>
       <c r="D320" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E320" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F320" t="s">
-        <v>294</v>
+        <v>49</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1078</v>
+        <v>1088</v>
       </c>
       <c r="H320" t="s">
-        <v>1079</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1080</v>
+        <v>1090</v>
       </c>
       <c r="B321" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C321" t="s">
-        <v>1081</v>
+        <v>71</v>
       </c>
       <c r="D321" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E321" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F321" t="s">
-        <v>294</v>
+        <v>49</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
       <c r="H321" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1084</v>
+        <v>1093</v>
       </c>
       <c r="B322" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C322" t="s">
-        <v>1085</v>
+        <v>75</v>
       </c>
       <c r="D322" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E322" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F322" t="s">
-        <v>294</v>
+        <v>49</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="H322" t="s">
-        <v>1016</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="B323" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C323" t="s">
-        <v>1088</v>
+        <v>79</v>
       </c>
       <c r="D323" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E323" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F323" t="s">
-        <v>294</v>
+        <v>59</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="H323" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="B324" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C324" t="s">
-        <v>1092</v>
+        <v>83</v>
       </c>
       <c r="D324" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E324" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F324" t="s">
-        <v>294</v>
+        <v>59</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="H324" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="B325" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C325" t="s">
-        <v>1096</v>
+        <v>270</v>
       </c>
       <c r="D325" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E325" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F325" t="s">
-        <v>294</v>
+        <v>59</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
       <c r="H325" t="s">
-        <v>1098</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="B326" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C326" t="s">
-        <v>1100</v>
+        <v>274</v>
       </c>
       <c r="D326" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E326" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F326" t="s">
-        <v>294</v>
+        <v>216</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="H326" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="B327" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C327" t="s">
-        <v>1104</v>
+        <v>278</v>
       </c>
       <c r="D327" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E327" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F327" t="s">
-        <v>273</v>
+        <v>59</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="H327" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B328" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C328" t="s">
-        <v>1108</v>
+        <v>282</v>
       </c>
       <c r="D328" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E328" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F328" t="s">
-        <v>273</v>
+        <v>59</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H328" t="s">
-        <v>1079</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="B329" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C329" t="s">
-        <v>1111</v>
+        <v>286</v>
       </c>
       <c r="D329" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E329" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F329" t="s">
-        <v>273</v>
+        <v>110</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H329" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B330" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C330" t="s">
-        <v>1115</v>
+        <v>290</v>
       </c>
       <c r="D330" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E330" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F330" t="s">
-        <v>273</v>
+        <v>110</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="H330" t="s">
-        <v>931</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B331" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C331" t="s">
-        <v>1118</v>
+        <v>294</v>
       </c>
       <c r="D331" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E331" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F331" t="s">
-        <v>273</v>
+        <v>110</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="H331" t="s">
-        <v>1016</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B332" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C332" t="s">
-        <v>1121</v>
+        <v>298</v>
       </c>
       <c r="D332" t="s">
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="E332" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="F332" t="s">
-        <v>273</v>
+        <v>114</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="H332" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
         <v>1124</v>
       </c>
       <c r="B333" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C333" t="s">
+        <v>302</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F333" t="s">
+        <v>114</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="D333" t="s">
-[...8 lines deleted...]
-      <c r="G333" s="1" t="s">
+      <c r="H333" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B334" t="s">
+        <v>201</v>
+      </c>
+      <c r="C334" t="s">
+        <v>306</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F334" t="s">
+        <v>114</v>
+      </c>
+      <c r="G334" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B334" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H334" t="s">
-        <v>947</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B335" t="s">
+        <v>201</v>
+      </c>
+      <c r="C335" t="s">
+        <v>310</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F335" t="s">
+        <v>114</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H335" t="s">
         <v>1131</v>
-      </c>
-[...19 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B336" t="s">
+        <v>201</v>
+      </c>
+      <c r="C336" t="s">
+        <v>314</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E336" t="s">
         <v>1134</v>
       </c>
-      <c r="B336" t="s">
-[...2 lines deleted...]
-      <c r="C336" t="s">
+      <c r="F336" t="s">
+        <v>114</v>
+      </c>
+      <c r="G336" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="D336" t="s">
-[...8 lines deleted...]
-      <c r="G336" s="1" t="s">
+      <c r="H336" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1137</v>
       </c>
       <c r="B337" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C337" t="s">
+        <v>318</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F337" t="s">
+        <v>114</v>
+      </c>
+      <c r="G337" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="D337" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H337" t="s">
-        <v>1140</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="B338" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C338" t="s">
-        <v>1142</v>
+        <v>322</v>
       </c>
       <c r="D338" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E338" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="H338" t="s">
-        <v>1144</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="B339" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C339" t="s">
-        <v>1146</v>
+        <v>326</v>
       </c>
       <c r="D339" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E339" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="H339" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="B340" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C340" t="s">
-        <v>1150</v>
+        <v>330</v>
       </c>
       <c r="D340" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E340" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
       <c r="F340" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1151</v>
+        <v>1145</v>
       </c>
       <c r="H340" t="s">
-        <v>990</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
       <c r="B341" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C341" t="s">
-        <v>1153</v>
+        <v>334</v>
       </c>
       <c r="D341" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E341" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
       <c r="F341" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="H341" t="s">
-        <v>1155</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1156</v>
+        <v>1150</v>
       </c>
       <c r="B342" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C342" t="s">
-        <v>1157</v>
+        <v>338</v>
       </c>
       <c r="D342" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E342" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
       <c r="F342" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
       <c r="H342" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1160</v>
+        <v>1153</v>
       </c>
       <c r="B343" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="C343" t="s">
-        <v>1161</v>
+        <v>342</v>
       </c>
       <c r="D343" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E343" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
       <c r="F343" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1162</v>
+        <v>1154</v>
       </c>
       <c r="H343" t="s">
-        <v>953</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
       <c r="B344" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C344" t="s">
-        <v>54</v>
+        <v>346</v>
       </c>
       <c r="D344" t="s">
-        <v>30</v>
+        <v>1133</v>
       </c>
       <c r="E344" t="s">
-        <v>31</v>
+        <v>1134</v>
       </c>
       <c r="F344" t="s">
-        <v>485</v>
+        <v>146</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1165</v>
+        <v>1157</v>
       </c>
       <c r="H344" t="s">
-        <v>1166</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1167</v>
+        <v>1159</v>
       </c>
       <c r="B345" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C345" t="s">
-        <v>10</v>
+        <v>350</v>
       </c>
       <c r="D345" t="s">
-        <v>36</v>
+        <v>1133</v>
       </c>
       <c r="E345" t="s">
-        <v>37</v>
+        <v>1134</v>
       </c>
       <c r="F345" t="s">
-        <v>1168</v>
+        <v>146</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="H345" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="B346" t="s">
+        <v>201</v>
+      </c>
+      <c r="C346" t="s">
+        <v>354</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F346" t="s">
+        <v>146</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H346" t="s">
         <v>1164</v>
-      </c>
-[...16 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1174</v>
+        <v>1165</v>
       </c>
       <c r="B347" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C347" t="s">
-        <v>54</v>
+        <v>358</v>
       </c>
       <c r="D347" t="s">
-        <v>36</v>
+        <v>1133</v>
       </c>
       <c r="E347" t="s">
-        <v>37</v>
+        <v>1134</v>
       </c>
       <c r="F347" t="s">
-        <v>1168</v>
+        <v>146</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1175</v>
+        <v>1166</v>
       </c>
       <c r="H347" t="s">
-        <v>1176</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1177</v>
+        <v>1168</v>
       </c>
       <c r="B348" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C348" t="s">
-        <v>29</v>
+        <v>362</v>
       </c>
       <c r="D348" t="s">
-        <v>36</v>
+        <v>1133</v>
       </c>
       <c r="E348" t="s">
-        <v>37</v>
+        <v>1134</v>
       </c>
       <c r="F348" t="s">
-        <v>1168</v>
+        <v>110</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1178</v>
+        <v>1169</v>
       </c>
       <c r="H348" t="s">
-        <v>1179</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1180</v>
+        <v>1171</v>
       </c>
       <c r="B349" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C349" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D349" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E349" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F349" t="s">
-        <v>1168</v>
+        <v>110</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1181</v>
+        <v>1172</v>
       </c>
       <c r="H349" t="s">
-        <v>1182</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1183</v>
+        <v>1174</v>
       </c>
       <c r="B350" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C350" t="s">
-        <v>17</v>
+        <v>370</v>
       </c>
       <c r="D350" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E350" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F350" t="s">
-        <v>1168</v>
+        <v>110</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1184</v>
+        <v>1175</v>
       </c>
       <c r="H350" t="s">
-        <v>1185</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1186</v>
+        <v>1177</v>
       </c>
       <c r="B351" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C351" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="D351" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E351" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F351" t="s">
-        <v>1187</v>
+        <v>110</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1188</v>
+        <v>1178</v>
       </c>
       <c r="H351" t="s">
-        <v>1189</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B352" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C352" t="s">
-        <v>29</v>
+        <v>379</v>
       </c>
       <c r="D352" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E352" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F352" t="s">
-        <v>1187</v>
+        <v>110</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="H352" t="s">
-        <v>1192</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1193</v>
+        <v>1182</v>
       </c>
       <c r="B353" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C353" t="s">
-        <v>61</v>
+        <v>383</v>
       </c>
       <c r="D353" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E353" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F353" t="s">
-        <v>1187</v>
+        <v>436</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1194</v>
+        <v>1183</v>
       </c>
       <c r="H353" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="B354" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C354" t="s">
-        <v>65</v>
+        <v>387</v>
       </c>
       <c r="D354" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E354" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F354" t="s">
+        <v>436</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H354" t="s">
         <v>1187</v>
-      </c>
-[...4 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1199</v>
+        <v>1188</v>
       </c>
       <c r="B355" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C355" t="s">
-        <v>70</v>
+        <v>391</v>
       </c>
       <c r="D355" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E355" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F355" t="s">
-        <v>1168</v>
+        <v>436</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="H355" t="s">
-        <v>1201</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1202</v>
+        <v>1190</v>
       </c>
       <c r="B356" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C356" t="s">
-        <v>74</v>
+        <v>395</v>
       </c>
       <c r="D356" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E356" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F356" t="s">
-        <v>1168</v>
+        <v>436</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1203</v>
+        <v>1191</v>
       </c>
       <c r="H356" t="s">
-        <v>1204</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1205</v>
+        <v>1193</v>
       </c>
       <c r="B357" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C357" t="s">
-        <v>78</v>
+        <v>399</v>
       </c>
       <c r="D357" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E357" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F357" t="s">
-        <v>1168</v>
+        <v>436</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1206</v>
+        <v>1194</v>
       </c>
       <c r="H357" t="s">
-        <v>1207</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1208</v>
+        <v>1195</v>
       </c>
       <c r="B358" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C358" t="s">
-        <v>83</v>
+        <v>403</v>
       </c>
       <c r="D358" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E358" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F358" t="s">
-        <v>1168</v>
+        <v>436</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1209</v>
+        <v>1196</v>
       </c>
       <c r="H358" t="s">
-        <v>1210</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1211</v>
+        <v>1197</v>
       </c>
       <c r="B359" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C359" t="s">
-        <v>87</v>
+        <v>407</v>
       </c>
       <c r="D359" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E359" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F359" t="s">
-        <v>1168</v>
+        <v>216</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1212</v>
+        <v>1198</v>
       </c>
       <c r="H359" t="s">
-        <v>1207</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1213</v>
+        <v>1199</v>
       </c>
       <c r="B360" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C360" t="s">
-        <v>91</v>
+        <v>411</v>
       </c>
       <c r="D360" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E360" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F360" t="s">
-        <v>520</v>
+        <v>216</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1214</v>
+        <v>1200</v>
       </c>
       <c r="H360" t="s">
-        <v>1215</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1216</v>
+        <v>1201</v>
       </c>
       <c r="B361" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C361" t="s">
-        <v>95</v>
+        <v>876</v>
       </c>
       <c r="D361" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E361" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F361" t="s">
-        <v>520</v>
+        <v>216</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1217</v>
+        <v>1202</v>
       </c>
       <c r="H361" t="s">
-        <v>1218</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1219</v>
+        <v>1203</v>
       </c>
       <c r="B362" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C362" t="s">
-        <v>99</v>
+        <v>880</v>
       </c>
       <c r="D362" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E362" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F362" t="s">
-        <v>1168</v>
+        <v>216</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1220</v>
+        <v>1204</v>
       </c>
       <c r="H362" t="s">
-        <v>1221</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1222</v>
+        <v>1206</v>
       </c>
       <c r="B363" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C363" t="s">
-        <v>103</v>
+        <v>884</v>
       </c>
       <c r="D363" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E363" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F363" t="s">
-        <v>1168</v>
+        <v>216</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1223</v>
+        <v>1207</v>
       </c>
       <c r="H363" t="s">
-        <v>1224</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1225</v>
+        <v>1209</v>
       </c>
       <c r="B364" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C364" t="s">
-        <v>107</v>
+        <v>888</v>
       </c>
       <c r="D364" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E364" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F364" t="s">
-        <v>1168</v>
+        <v>440</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1226</v>
+        <v>1210</v>
       </c>
       <c r="H364" t="s">
-        <v>1227</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1228</v>
+        <v>1212</v>
       </c>
       <c r="B365" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C365" t="s">
-        <v>111</v>
+        <v>1213</v>
       </c>
       <c r="D365" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E365" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F365" t="s">
-        <v>1168</v>
+        <v>440</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1229</v>
+        <v>1214</v>
       </c>
       <c r="H365" t="s">
-        <v>1230</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1231</v>
+        <v>1216</v>
       </c>
       <c r="B366" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C366" t="s">
-        <v>115</v>
+        <v>1217</v>
       </c>
       <c r="D366" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E366" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F366" t="s">
-        <v>485</v>
+        <v>440</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1232</v>
+        <v>1218</v>
       </c>
       <c r="H366" t="s">
-        <v>1233</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1234</v>
+        <v>1220</v>
       </c>
       <c r="B367" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C367" t="s">
-        <v>119</v>
+        <v>1221</v>
       </c>
       <c r="D367" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E367" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F367" t="s">
-        <v>1168</v>
+        <v>440</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1235</v>
+        <v>1222</v>
       </c>
       <c r="H367" t="s">
-        <v>1236</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1237</v>
+        <v>1223</v>
       </c>
       <c r="B368" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C368" t="s">
-        <v>123</v>
+        <v>1224</v>
       </c>
       <c r="D368" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E368" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F368" t="s">
-        <v>1168</v>
+        <v>440</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1238</v>
+        <v>1225</v>
       </c>
       <c r="H368" t="s">
-        <v>1239</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1240</v>
+        <v>1227</v>
       </c>
       <c r="B369" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C369" t="s">
-        <v>127</v>
+        <v>1228</v>
       </c>
       <c r="D369" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E369" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F369" t="s">
-        <v>558</v>
+        <v>440</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1241</v>
+        <v>1229</v>
       </c>
       <c r="H369" t="s">
-        <v>1242</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1243</v>
+        <v>1231</v>
       </c>
       <c r="B370" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C370" t="s">
-        <v>131</v>
+        <v>1232</v>
       </c>
       <c r="D370" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E370" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F370" t="s">
-        <v>1168</v>
+        <v>440</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1244</v>
+        <v>1233</v>
       </c>
       <c r="H370" t="s">
-        <v>1245</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1246</v>
+        <v>1235</v>
       </c>
       <c r="B371" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C371" t="s">
-        <v>135</v>
+        <v>1236</v>
       </c>
       <c r="D371" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E371" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F371" t="s">
-        <v>1168</v>
+        <v>440</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1247</v>
+        <v>1237</v>
       </c>
       <c r="H371" t="s">
-        <v>1248</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1249</v>
+        <v>1239</v>
       </c>
       <c r="B372" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C372" t="s">
-        <v>140</v>
+        <v>1240</v>
       </c>
       <c r="D372" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E372" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F372" t="s">
-        <v>1168</v>
+        <v>156</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1250</v>
+        <v>1241</v>
       </c>
       <c r="H372" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="B373" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C373" t="s">
-        <v>144</v>
+        <v>1244</v>
       </c>
       <c r="D373" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E373" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F373" t="s">
-        <v>1168</v>
+        <v>156</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="H373" t="s">
-        <v>1253</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1254</v>
+        <v>1246</v>
       </c>
       <c r="B374" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C374" t="s">
-        <v>149</v>
+        <v>1247</v>
       </c>
       <c r="D374" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E374" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F374" t="s">
-        <v>1168</v>
+        <v>156</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1255</v>
+        <v>1248</v>
       </c>
       <c r="H374" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="B375" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C375" t="s">
-        <v>154</v>
+        <v>1251</v>
       </c>
       <c r="D375" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E375" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F375" t="s">
-        <v>1168</v>
+        <v>156</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1258</v>
+        <v>1252</v>
       </c>
       <c r="H375" t="s">
-        <v>1259</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="B376" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C376" t="s">
-        <v>158</v>
+        <v>1254</v>
       </c>
       <c r="D376" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E376" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F376" t="s">
-        <v>1168</v>
+        <v>156</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1261</v>
+        <v>1255</v>
       </c>
       <c r="H376" t="s">
-        <v>1262</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1263</v>
+        <v>1256</v>
       </c>
       <c r="B377" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C377" t="s">
-        <v>162</v>
+        <v>1257</v>
       </c>
       <c r="D377" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E377" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F377" t="s">
-        <v>520</v>
+        <v>156</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="H377" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="B378" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C378" t="s">
-        <v>166</v>
+        <v>1261</v>
       </c>
       <c r="D378" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E378" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F378" t="s">
-        <v>1267</v>
+        <v>40</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1268</v>
+        <v>1262</v>
       </c>
       <c r="H378" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1270</v>
+        <v>1264</v>
       </c>
       <c r="B379" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C379" t="s">
-        <v>170</v>
+        <v>1265</v>
       </c>
       <c r="D379" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E379" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F379" t="s">
-        <v>485</v>
+        <v>40</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="H379" t="s">
-        <v>1272</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1273</v>
+        <v>1267</v>
       </c>
       <c r="B380" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C380" t="s">
-        <v>174</v>
+        <v>1268</v>
       </c>
       <c r="D380" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E380" t="s">
-        <v>46</v>
+        <v>1134</v>
+      </c>
+      <c r="F380" t="s">
+        <v>49</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="H380" t="s">
-        <v>1275</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1276</v>
+        <v>1270</v>
       </c>
       <c r="B381" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C381" t="s">
-        <v>178</v>
+        <v>1271</v>
       </c>
       <c r="D381" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E381" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F381" t="s">
-        <v>1168</v>
+        <v>49</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1277</v>
+        <v>1272</v>
       </c>
       <c r="H381" t="s">
-        <v>1278</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1279</v>
+        <v>1273</v>
       </c>
       <c r="B382" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C382" t="s">
-        <v>182</v>
+        <v>1274</v>
       </c>
       <c r="D382" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E382" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F382" t="s">
-        <v>1168</v>
+        <v>49</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1280</v>
+        <v>1275</v>
       </c>
       <c r="H382" t="s">
-        <v>1281</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1282</v>
+        <v>1277</v>
       </c>
       <c r="B383" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C383" t="s">
-        <v>186</v>
+        <v>1278</v>
       </c>
       <c r="D383" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E383" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F383" t="s">
-        <v>1168</v>
+        <v>49</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1283</v>
+        <v>1279</v>
       </c>
       <c r="H383" t="s">
-        <v>1284</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1285</v>
+        <v>1281</v>
       </c>
       <c r="B384" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C384" t="s">
-        <v>191</v>
+        <v>1282</v>
       </c>
       <c r="D384" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E384" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F384" t="s">
-        <v>1168</v>
+        <v>49</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="H384" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
       <c r="B385" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C385" t="s">
-        <v>195</v>
+        <v>1286</v>
       </c>
       <c r="D385" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E385" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F385" t="s">
-        <v>1168</v>
+        <v>110</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
       <c r="H385" t="s">
-        <v>1290</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B386" t="s">
+        <v>201</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F386" t="s">
+        <v>110</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H386" t="s">
         <v>1291</v>
-      </c>
-[...19 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B387" t="s">
+        <v>201</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F387" t="s">
+        <v>110</v>
+      </c>
+      <c r="G387" s="1" t="s">
         <v>1294</v>
-      </c>
-[...16 lines deleted...]
-        <v>343</v>
       </c>
       <c r="H387" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1296</v>
       </c>
       <c r="B388" t="s">
-        <v>1164</v>
+        <v>201</v>
       </c>
       <c r="C388" t="s">
-        <v>207</v>
+        <v>1297</v>
       </c>
       <c r="D388" t="s">
-        <v>45</v>
+        <v>1133</v>
       </c>
       <c r="E388" t="s">
-        <v>46</v>
+        <v>1134</v>
       </c>
       <c r="F388" t="s">
-        <v>1168</v>
+        <v>49</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="H388" t="s">
-        <v>1298</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>1299</v>
       </c>
       <c r="B389" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C389" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="D389" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="E389" t="s">
-        <v>46</v>
+        <v>203</v>
       </c>
       <c r="F389" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="H389" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B390" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C390" t="s">
         <v>10</v>
       </c>
       <c r="D390" t="s">
-        <v>265</v>
+        <v>208</v>
       </c>
       <c r="E390" t="s">
-        <v>266</v>
+        <v>209</v>
       </c>
       <c r="F390" t="s">
-        <v>539</v>
+        <v>1304</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="H390" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B391" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C391" t="s">
         <v>17</v>
       </c>
       <c r="D391" t="s">
-        <v>265</v>
+        <v>208</v>
       </c>
       <c r="E391" t="s">
-        <v>266</v>
+        <v>209</v>
       </c>
       <c r="F391" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="H391" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B392" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C392" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D392" t="s">
-        <v>265</v>
+        <v>208</v>
       </c>
       <c r="E392" t="s">
-        <v>266</v>
+        <v>209</v>
       </c>
       <c r="F392" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="H392" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="B393" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C393" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D393" t="s">
-        <v>265</v>
+        <v>208</v>
       </c>
       <c r="E393" t="s">
-        <v>266</v>
+        <v>209</v>
       </c>
       <c r="F393" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="H393" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B394" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C394" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D394" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E394" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>294</v>
+        <v>1304</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="H394" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B395" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C395" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D395" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E395" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>1318</v>
+        <v>1304</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="H395" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B396" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C396" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="D396" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E396" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="H396" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B397" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C397" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="D397" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E397" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>187</v>
+        <v>1323</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="H397" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B398" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C398" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D398" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E398" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>504</v>
+        <v>1323</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="H398" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B399" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C399" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="D399" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E399" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>558</v>
+        <v>1323</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="H399" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B400" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C400" t="s">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="D400" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E400" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="H400" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B401" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C401" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401" t="s">
         <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="H401" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="B402" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C402" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402" t="s">
         <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>1340</v>
+        <v>1304</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H402" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B403" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C403" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403" t="s">
         <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="H403" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B404" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C404" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D404" t="s">
         <v>11</v>
       </c>
       <c r="E404" t="s">
         <v>12</v>
       </c>
       <c r="F404" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="H404" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>1349</v>
       </c>
       <c r="B405" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C405" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D405" t="s">
         <v>11</v>
       </c>
       <c r="E405" t="s">
         <v>12</v>
       </c>
       <c r="F405" t="s">
-        <v>520</v>
+        <v>662</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="H405" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>1352</v>
       </c>
       <c r="B406" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C406" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="D406" t="s">
         <v>11</v>
       </c>
       <c r="E406" t="s">
         <v>12</v>
       </c>
       <c r="F406" t="s">
-        <v>283</v>
+        <v>662</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="H406" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
         <v>1355</v>
       </c>
       <c r="B407" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C407" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D407" t="s">
         <v>11</v>
       </c>
       <c r="E407" t="s">
         <v>12</v>
       </c>
       <c r="F407" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="H407" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
         <v>1358</v>
       </c>
       <c r="B408" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C408" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D408" t="s">
         <v>11</v>
       </c>
       <c r="E408" t="s">
         <v>12</v>
       </c>
       <c r="F408" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G408" s="1" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="H408" t="s">
         <v>1360</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>1361</v>
       </c>
       <c r="B409" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C409" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="D409" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E409" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F409" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G409" s="1" t="s">
         <v>1362</v>
       </c>
-      <c r="G409" s="1" t="s">
+      <c r="H409" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C410" t="s">
+        <v>83</v>
+      </c>
+      <c r="D410" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" t="s">
+        <v>12</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="B410" t="s">
-[...11 lines deleted...]
-      <c r="G410" s="1" t="s">
+      <c r="H410" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C411" t="s">
+        <v>270</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>627</v>
+      </c>
+      <c r="G411" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="B411" t="s">
-[...14 lines deleted...]
-      <c r="G411" s="1" t="s">
+      <c r="H411" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C412" t="s">
+        <v>274</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G412" s="1" t="s">
         <v>1371</v>
       </c>
-      <c r="B412" t="s">
-[...5 lines deleted...]
-      <c r="D412" t="s">
+      <c r="H412" t="s">
         <v>1372</v>
-      </c>
-[...10 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="B413" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C413" t="s">
-        <v>10</v>
+        <v>278</v>
       </c>
       <c r="D413" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E413" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F413" t="s">
-        <v>1377</v>
+        <v>1304</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1378</v>
+        <v>1374</v>
       </c>
       <c r="H413" t="s">
-        <v>1198</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="B414" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C414" t="s">
-        <v>17</v>
+        <v>282</v>
       </c>
       <c r="D414" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E414" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>485</v>
+        <v>700</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1380</v>
+        <v>1377</v>
       </c>
       <c r="H414" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="B415" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C415" t="s">
-        <v>10</v>
+        <v>286</v>
       </c>
       <c r="D415" t="s">
-        <v>773</v>
+        <v>11</v>
       </c>
       <c r="E415" t="s">
-        <v>774</v>
+        <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="H415" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
       <c r="B416" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C416" t="s">
-        <v>10</v>
+        <v>290</v>
       </c>
       <c r="D416" t="s">
-        <v>782</v>
+        <v>11</v>
       </c>
       <c r="E416" t="s">
-        <v>783</v>
+        <v>12</v>
       </c>
       <c r="F416" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="H416" t="s">
-        <v>1387</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="B417" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C417" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="D417" t="s">
-        <v>782</v>
+        <v>11</v>
       </c>
       <c r="E417" t="s">
-        <v>783</v>
+        <v>12</v>
       </c>
       <c r="F417" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
       <c r="H417" t="s">
-        <v>1390</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="B418" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C418" t="s">
-        <v>54</v>
+        <v>298</v>
       </c>
       <c r="D418" t="s">
-        <v>782</v>
+        <v>11</v>
       </c>
       <c r="E418" t="s">
-        <v>783</v>
+        <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>343</v>
+        <v>1388</v>
       </c>
       <c r="H418" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="B419" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C419" t="s">
-        <v>29</v>
+        <v>302</v>
       </c>
       <c r="D419" t="s">
-        <v>782</v>
+        <v>11</v>
       </c>
       <c r="E419" t="s">
-        <v>783</v>
+        <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
       <c r="H419" t="s">
-        <v>1395</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
       <c r="B420" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="C420" t="s">
-        <v>10</v>
+        <v>306</v>
       </c>
       <c r="D420" t="s">
-        <v>872</v>
+        <v>11</v>
       </c>
       <c r="E420" t="s">
-        <v>873</v>
+        <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1397</v>
+        <v>1394</v>
       </c>
       <c r="H420" t="s">
-        <v>1398</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1399</v>
+        <v>1396</v>
       </c>
       <c r="B421" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C421" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D421" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E421" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F421" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
       <c r="H421" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1403</v>
+        <v>1399</v>
       </c>
       <c r="B422" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C422" t="s">
+        <v>314</v>
+      </c>
+      <c r="D422" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" t="s">
+        <v>12</v>
+      </c>
+      <c r="F422" t="s">
+        <v>662</v>
+      </c>
+      <c r="G422" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="C422" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H422" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1406</v>
+        <v>1402</v>
       </c>
       <c r="B423" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C423" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D423" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E423" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>1168</v>
+        <v>1403</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1407</v>
+        <v>1404</v>
       </c>
       <c r="H423" t="s">
-        <v>1408</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1409</v>
+        <v>1406</v>
       </c>
       <c r="B424" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C424" t="s">
-        <v>17</v>
+        <v>322</v>
       </c>
       <c r="D424" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E424" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1410</v>
+        <v>1407</v>
       </c>
       <c r="H424" t="s">
-        <v>1411</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
       <c r="B425" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C425" t="s">
-        <v>54</v>
+        <v>326</v>
       </c>
       <c r="D425" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E425" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1413</v>
+        <v>1410</v>
       </c>
       <c r="H425" t="s">
-        <v>1414</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="B426" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C426" t="s">
-        <v>10</v>
+        <v>330</v>
       </c>
       <c r="D426" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E426" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1416</v>
+        <v>1413</v>
       </c>
       <c r="H426" t="s">
-        <v>1417</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="B427" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C427" t="s">
-        <v>17</v>
+        <v>334</v>
       </c>
       <c r="D427" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E427" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F427" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
       <c r="H427" t="s">
-        <v>1420</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1421</v>
+        <v>1418</v>
       </c>
       <c r="B428" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C428" t="s">
-        <v>54</v>
+        <v>338</v>
       </c>
       <c r="D428" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E428" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F428" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1422</v>
+        <v>1419</v>
       </c>
       <c r="H428" t="s">
-        <v>1423</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1424</v>
+        <v>1421</v>
       </c>
       <c r="B429" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C429" t="s">
-        <v>29</v>
+        <v>342</v>
       </c>
       <c r="D429" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E429" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F429" t="s">
-        <v>1425</v>
+        <v>1304</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="H429" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1428</v>
+        <v>1424</v>
       </c>
       <c r="B430" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C430" t="s">
-        <v>61</v>
+        <v>346</v>
       </c>
       <c r="D430" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E430" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F430" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="G430" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H430" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1431</v>
+        <v>1427</v>
       </c>
       <c r="B431" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C431" t="s">
-        <v>65</v>
+        <v>350</v>
       </c>
       <c r="D431" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E431" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F431" t="s">
-        <v>1425</v>
+        <v>1304</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1432</v>
+        <v>1428</v>
       </c>
       <c r="H431" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="B432" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C432" t="s">
-        <v>70</v>
+        <v>354</v>
       </c>
       <c r="D432" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E432" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1435</v>
+        <v>486</v>
       </c>
       <c r="H432" t="s">
-        <v>1436</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1437</v>
+        <v>1432</v>
       </c>
       <c r="B433" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C433" t="s">
-        <v>74</v>
+        <v>358</v>
       </c>
       <c r="D433" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E433" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F433" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1438</v>
+        <v>1433</v>
       </c>
       <c r="H433" t="s">
-        <v>1439</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1440</v>
+        <v>1435</v>
       </c>
       <c r="B434" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C434" t="s">
-        <v>78</v>
+        <v>362</v>
       </c>
       <c r="D434" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E434" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1441</v>
+        <v>1436</v>
       </c>
       <c r="H434" t="s">
-        <v>1442</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1443</v>
+        <v>1438</v>
       </c>
       <c r="B435" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C435" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D435" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E435" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F435" t="s">
-        <v>1168</v>
+        <v>681</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1444</v>
+        <v>1439</v>
       </c>
       <c r="H435" t="s">
-        <v>1445</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1446</v>
+        <v>1441</v>
       </c>
       <c r="B436" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C436" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="D436" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E436" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F436" t="s">
-        <v>520</v>
+        <v>627</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1447</v>
+        <v>1442</v>
       </c>
       <c r="H436" t="s">
-        <v>1448</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1449</v>
+        <v>1444</v>
       </c>
       <c r="B437" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C437" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="D437" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E437" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F437" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1450</v>
+        <v>1445</v>
       </c>
       <c r="H437" t="s">
-        <v>1451</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1452</v>
+        <v>1447</v>
       </c>
       <c r="B438" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C438" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="D438" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E438" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F438" t="s">
-        <v>558</v>
+        <v>114</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1453</v>
+        <v>1448</v>
       </c>
       <c r="H438" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1455</v>
+        <v>1450</v>
       </c>
       <c r="B439" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C439" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="D439" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E439" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F439" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1456</v>
+        <v>1451</v>
       </c>
       <c r="H439" t="s">
-        <v>1457</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1458</v>
+        <v>1453</v>
       </c>
       <c r="B440" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C440" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="D440" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E440" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F440" t="s">
-        <v>1168</v>
+        <v>1454</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="H440" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
       <c r="B441" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C441" t="s">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="D441" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E441" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F441" t="s">
-        <v>448</v>
+        <v>1454</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1462</v>
+        <v>1458</v>
       </c>
       <c r="H441" t="s">
-        <v>1463</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1464</v>
+        <v>1460</v>
       </c>
       <c r="B442" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C442" t="s">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="D442" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E442" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F442" t="s">
-        <v>1168</v>
+        <v>40</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1465</v>
+        <v>1461</v>
       </c>
       <c r="H442" t="s">
-        <v>1466</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1467</v>
+        <v>1463</v>
       </c>
       <c r="B443" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C443" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="D443" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E443" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F443" t="s">
-        <v>1168</v>
+        <v>646</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1468</v>
+        <v>1464</v>
       </c>
       <c r="H443" t="s">
-        <v>1469</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1470</v>
+        <v>1466</v>
       </c>
       <c r="B444" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C444" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="D444" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E444" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F444" t="s">
-        <v>1168</v>
+        <v>700</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
       <c r="H444" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
       <c r="B445" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C445" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
       <c r="D445" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="E445" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F445" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1474</v>
+        <v>1470</v>
       </c>
       <c r="H445" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1476</v>
+        <v>1472</v>
       </c>
       <c r="B446" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C446" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D446" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E446" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F446" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1477</v>
+        <v>1473</v>
       </c>
       <c r="H446" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1479</v>
+        <v>1475</v>
       </c>
       <c r="B447" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C447" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="D447" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E447" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F447" t="s">
-        <v>1168</v>
+        <v>1476</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1480</v>
+        <v>1477</v>
       </c>
       <c r="H447" t="s">
-        <v>1481</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1482</v>
+        <v>1479</v>
       </c>
       <c r="B448" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C448" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="D448" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E448" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F448" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1483</v>
+        <v>1480</v>
       </c>
       <c r="H448" t="s">
-        <v>1484</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1485</v>
+        <v>1482</v>
       </c>
       <c r="B449" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C449" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="D449" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E449" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F449" t="s">
-        <v>1168</v>
+        <v>40</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1486</v>
+        <v>1483</v>
       </c>
       <c r="H449" t="s">
-        <v>1487</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1488</v>
+        <v>1485</v>
       </c>
       <c r="B450" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C450" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="D450" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E450" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F450" t="s">
-        <v>504</v>
+        <v>662</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1489</v>
+        <v>1486</v>
       </c>
       <c r="H450" t="s">
-        <v>1490</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1491</v>
+        <v>1488</v>
       </c>
       <c r="B451" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C451" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="D451" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E451" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F451" t="s">
-        <v>448</v>
+        <v>114</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="H451" t="s">
-        <v>1493</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1494</v>
+        <v>1491</v>
       </c>
       <c r="B452" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C452" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="D452" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E452" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F452" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1495</v>
+        <v>1492</v>
       </c>
       <c r="H452" t="s">
-        <v>1496</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1497</v>
+        <v>1494</v>
       </c>
       <c r="B453" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C453" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="D453" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E453" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F453" t="s">
-        <v>1168</v>
+        <v>1495</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1498</v>
+        <v>486</v>
       </c>
       <c r="H453" t="s">
-        <v>1499</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C454" t="s">
+        <v>10</v>
+      </c>
+      <c r="D454" t="s">
+        <v>573</v>
+      </c>
+      <c r="E454" t="s">
+        <v>574</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H454" t="s">
         <v>1500</v>
-      </c>
-[...19 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C455" t="s">
+        <v>10</v>
+      </c>
+      <c r="D455" t="s">
+        <v>713</v>
+      </c>
+      <c r="E455" t="s">
+        <v>714</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H455" t="s">
         <v>1503</v>
-      </c>
-[...19 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C456" t="s">
+        <v>10</v>
+      </c>
+      <c r="D456" t="s">
+        <v>128</v>
+      </c>
+      <c r="E456" t="s">
+        <v>129</v>
+      </c>
+      <c r="F456" t="s">
+        <v>662</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H456" t="s">
         <v>1506</v>
-      </c>
-[...19 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C457" t="s">
+        <v>10</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E457" t="s">
         <v>1509</v>
       </c>
-      <c r="B457" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F457" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="H457" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1512</v>
       </c>
       <c r="B458" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C458" t="s">
-        <v>178</v>
+        <v>10</v>
       </c>
       <c r="D458" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="E458" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="F458" t="s">
-        <v>1168</v>
+        <v>1513</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H458" t="s">
-        <v>1514</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1515</v>
       </c>
       <c r="B459" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C459" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="D459" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="E459" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="F459" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="H459" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>1518</v>
       </c>
       <c r="B460" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C460" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="D460" t="s">
-        <v>45</v>
+        <v>913</v>
       </c>
       <c r="E460" t="s">
-        <v>46</v>
+        <v>914</v>
       </c>
       <c r="F460" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="H460" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>1521</v>
       </c>
       <c r="B461" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C461" t="s">
-        <v>191</v>
+        <v>10</v>
       </c>
       <c r="D461" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E461" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F461" t="s">
+        <v>700</v>
+      </c>
+      <c r="G461" s="1" t="s">
         <v>1522</v>
       </c>
-      <c r="G461" s="1" t="s">
+      <c r="H461" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C462" t="s">
+        <v>17</v>
+      </c>
+      <c r="D462" t="s">
+        <v>178</v>
+      </c>
+      <c r="E462" t="s">
+        <v>179</v>
+      </c>
+      <c r="F462" t="s">
+        <v>590</v>
+      </c>
+      <c r="G462" s="1" t="s">
         <v>1525</v>
       </c>
-      <c r="B462" t="s">
-[...14 lines deleted...]
-      <c r="G462" s="1" t="s">
+      <c r="H462" t="s">
         <v>1526</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C463" t="s">
+        <v>22</v>
+      </c>
+      <c r="D463" t="s">
+        <v>178</v>
+      </c>
+      <c r="E463" t="s">
+        <v>179</v>
+      </c>
+      <c r="F463" t="s">
+        <v>590</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H463" t="s">
         <v>1528</v>
-      </c>
-[...19 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C464" t="s">
+        <v>26</v>
+      </c>
+      <c r="D464" t="s">
+        <v>178</v>
+      </c>
+      <c r="E464" t="s">
+        <v>179</v>
+      </c>
+      <c r="F464" t="s">
+        <v>590</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H464" t="s">
         <v>1531</v>
-      </c>
-[...19 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C465" t="s">
+        <v>10</v>
+      </c>
+      <c r="D465" t="s">
+        <v>190</v>
+      </c>
+      <c r="E465" t="s">
+        <v>191</v>
+      </c>
+      <c r="F465" t="s">
+        <v>627</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H465" t="s">
         <v>1534</v>
-      </c>
-[...19 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C466" t="s">
+        <v>10</v>
+      </c>
+      <c r="D466" t="s">
+        <v>202</v>
+      </c>
+      <c r="E466" t="s">
+        <v>203</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1537</v>
       </c>
-      <c r="B466" t="s">
-[...14 lines deleted...]
-      <c r="G466" s="1" t="s">
+      <c r="H466" t="s">
         <v>1538</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C467" t="s">
+        <v>17</v>
+      </c>
+      <c r="D467" t="s">
+        <v>202</v>
+      </c>
+      <c r="E467" t="s">
+        <v>203</v>
+      </c>
+      <c r="F467" t="s">
+        <v>627</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="B467" t="s">
-[...14 lines deleted...]
-      <c r="G467" s="1" t="s">
+      <c r="H467" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C468" t="s">
+        <v>10</v>
+      </c>
+      <c r="D468" t="s">
+        <v>208</v>
+      </c>
+      <c r="E468" t="s">
+        <v>209</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="B468" t="s">
-[...14 lines deleted...]
-      <c r="G468" s="1" t="s">
+      <c r="H468" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C469" t="s">
+        <v>17</v>
+      </c>
+      <c r="D469" t="s">
+        <v>208</v>
+      </c>
+      <c r="E469" t="s">
+        <v>209</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1546</v>
       </c>
-      <c r="B469" t="s">
-[...14 lines deleted...]
-      <c r="G469" s="1" t="s">
+      <c r="H469" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C470" t="s">
+        <v>22</v>
+      </c>
+      <c r="D470" t="s">
+        <v>208</v>
+      </c>
+      <c r="E470" t="s">
+        <v>209</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G470" s="1" t="s">
         <v>1549</v>
       </c>
-      <c r="B470" t="s">
-[...14 lines deleted...]
-      <c r="G470" s="1" t="s">
+      <c r="H470" t="s">
         <v>1550</v>
-      </c>
-[...1 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C471" t="s">
+        <v>10</v>
+      </c>
+      <c r="D471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="B471" t="s">
-[...14 lines deleted...]
-      <c r="G471" s="1" t="s">
+      <c r="H471" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C472" t="s">
+        <v>17</v>
+      </c>
+      <c r="D472" t="s">
+        <v>11</v>
+      </c>
+      <c r="E472" t="s">
+        <v>12</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G472" s="1" t="s">
         <v>1555</v>
       </c>
-      <c r="B472" t="s">
-[...14 lines deleted...]
-      <c r="G472" s="1" t="s">
+      <c r="H472" t="s">
         <v>1556</v>
-      </c>
-[...1 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C473" t="s">
+        <v>22</v>
+      </c>
+      <c r="D473" t="s">
+        <v>11</v>
+      </c>
+      <c r="E473" t="s">
+        <v>12</v>
+      </c>
+      <c r="F473" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G473" s="1" t="s">
         <v>1558</v>
       </c>
-      <c r="B473" t="s">
-[...11 lines deleted...]
-      <c r="F473" t="s">
+      <c r="H473" t="s">
         <v>1559</v>
-      </c>
-[...4 lines deleted...]
-        <v>1561</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C474" t="s">
+        <v>26</v>
+      </c>
+      <c r="D474" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" t="s">
+        <v>12</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1561</v>
+      </c>
+      <c r="G474" s="1" t="s">
         <v>1562</v>
       </c>
-      <c r="B474" t="s">
-[...14 lines deleted...]
-      <c r="G474" s="1" t="s">
+      <c r="H474" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C475" t="s">
+        <v>30</v>
+      </c>
+      <c r="D475" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" t="s">
+        <v>12</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1561</v>
+      </c>
+      <c r="G475" s="1" t="s">
         <v>1565</v>
       </c>
-      <c r="B475" t="s">
-[...14 lines deleted...]
-      <c r="G475" s="1" t="s">
+      <c r="H475" t="s">
         <v>1566</v>
-      </c>
-[...1 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C476" t="s">
+        <v>35</v>
+      </c>
+      <c r="D476" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" t="s">
+        <v>12</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1561</v>
+      </c>
+      <c r="G476" s="1" t="s">
         <v>1568</v>
       </c>
-      <c r="B476" t="s">
-[...14 lines deleted...]
-      <c r="G476" s="1" t="s">
+      <c r="H476" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C477" t="s">
+        <v>39</v>
+      </c>
+      <c r="D477" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" t="s">
+        <v>12</v>
+      </c>
+      <c r="F477" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G477" s="1" t="s">
         <v>1571</v>
       </c>
-      <c r="B477" t="s">
-[...14 lines deleted...]
-      <c r="G477" s="1" t="s">
+      <c r="H477" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C478" t="s">
+        <v>44</v>
+      </c>
+      <c r="D478" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" t="s">
+        <v>12</v>
+      </c>
+      <c r="F478" t="s">
+        <v>40</v>
+      </c>
+      <c r="G478" s="1" t="s">
         <v>1574</v>
       </c>
-      <c r="B478" t="s">
-[...14 lines deleted...]
-      <c r="G478" s="1" t="s">
+      <c r="H478" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C479" t="s">
+        <v>48</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>40</v>
+      </c>
+      <c r="G479" s="1" t="s">
         <v>1577</v>
       </c>
-      <c r="B479" t="s">
-[...14 lines deleted...]
-      <c r="G479" s="1" t="s">
+      <c r="H479" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C480" t="s">
+        <v>53</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G480" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="B480" t="s">
-[...14 lines deleted...]
-      <c r="G480" s="1" t="s">
+      <c r="H480" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C481" t="s">
+        <v>58</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>662</v>
+      </c>
+      <c r="G481" s="1" t="s">
         <v>1583</v>
       </c>
-      <c r="B481" t="s">
-[...14 lines deleted...]
-      <c r="G481" s="1" t="s">
+      <c r="H481" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C482" t="s">
+        <v>63</v>
+      </c>
+      <c r="D482" t="s">
+        <v>11</v>
+      </c>
+      <c r="E482" t="s">
+        <v>12</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G482" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="B482" t="s">
-[...14 lines deleted...]
-      <c r="G482" s="1" t="s">
+      <c r="H482" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C483" t="s">
+        <v>67</v>
+      </c>
+      <c r="D483" t="s">
+        <v>11</v>
+      </c>
+      <c r="E483" t="s">
+        <v>12</v>
+      </c>
+      <c r="F483" t="s">
+        <v>700</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="B483" t="s">
-[...14 lines deleted...]
-      <c r="G483" s="1" t="s">
+      <c r="H483" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C484" t="s">
+        <v>71</v>
+      </c>
+      <c r="D484" t="s">
+        <v>11</v>
+      </c>
+      <c r="E484" t="s">
+        <v>12</v>
+      </c>
+      <c r="F484" t="s">
+        <v>590</v>
+      </c>
+      <c r="G484" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="B484" t="s">
-[...14 lines deleted...]
-      <c r="G484" s="1" t="s">
+      <c r="H484" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C485" t="s">
+        <v>75</v>
+      </c>
+      <c r="D485" t="s">
+        <v>11</v>
+      </c>
+      <c r="E485" t="s">
+        <v>12</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G485" s="1" t="s">
         <v>1595</v>
       </c>
-      <c r="B485" t="s">
-[...14 lines deleted...]
-      <c r="G485" s="1" t="s">
+      <c r="H485" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C486" t="s">
+        <v>79</v>
+      </c>
+      <c r="D486" t="s">
+        <v>11</v>
+      </c>
+      <c r="E486" t="s">
+        <v>12</v>
+      </c>
+      <c r="F486" t="s">
+        <v>590</v>
+      </c>
+      <c r="G486" s="1" t="s">
         <v>1598</v>
       </c>
-      <c r="B486" t="s">
-[...14 lines deleted...]
-      <c r="G486" s="1" t="s">
+      <c r="H486" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C487" t="s">
+        <v>83</v>
+      </c>
+      <c r="D487" t="s">
+        <v>11</v>
+      </c>
+      <c r="E487" t="s">
+        <v>12</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G487" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="B487" t="s">
-[...14 lines deleted...]
-      <c r="G487" s="1" t="s">
+      <c r="H487" t="s">
         <v>1602</v>
-      </c>
-[...1 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C488" t="s">
+        <v>270</v>
+      </c>
+      <c r="D488" t="s">
+        <v>11</v>
+      </c>
+      <c r="E488" t="s">
+        <v>12</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G488" s="1" t="s">
         <v>1604</v>
       </c>
-      <c r="B488" t="s">
-[...14 lines deleted...]
-      <c r="G488" s="1" t="s">
+      <c r="H488" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C489" t="s">
+        <v>274</v>
+      </c>
+      <c r="D489" t="s">
+        <v>11</v>
+      </c>
+      <c r="E489" t="s">
+        <v>12</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G489" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="B489" t="s">
-[...14 lines deleted...]
-      <c r="G489" s="1" t="s">
+      <c r="H489" t="s">
         <v>1608</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C490" t="s">
+        <v>278</v>
+      </c>
+      <c r="D490" t="s">
+        <v>11</v>
+      </c>
+      <c r="E490" t="s">
+        <v>12</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G490" s="1" t="s">
         <v>1610</v>
       </c>
-      <c r="B490" t="s">
-[...14 lines deleted...]
-      <c r="G490" s="1" t="s">
+      <c r="H490" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C491" t="s">
+        <v>282</v>
+      </c>
+      <c r="D491" t="s">
+        <v>11</v>
+      </c>
+      <c r="E491" t="s">
+        <v>12</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G491" s="1" t="s">
         <v>1613</v>
       </c>
-      <c r="B491" t="s">
-[...14 lines deleted...]
-      <c r="G491" s="1" t="s">
+      <c r="H491" t="s">
         <v>1614</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C492" t="s">
+        <v>286</v>
+      </c>
+      <c r="D492" t="s">
+        <v>11</v>
+      </c>
+      <c r="E492" t="s">
+        <v>12</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G492" s="1" t="s">
         <v>1616</v>
       </c>
-      <c r="B492" t="s">
-[...14 lines deleted...]
-      <c r="G492" s="1" t="s">
+      <c r="H492" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C493" t="s">
+        <v>290</v>
+      </c>
+      <c r="D493" t="s">
+        <v>11</v>
+      </c>
+      <c r="E493" t="s">
+        <v>12</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G493" s="1" t="s">
         <v>1619</v>
       </c>
-      <c r="B493" t="s">
-[...14 lines deleted...]
-      <c r="G493" s="1" t="s">
+      <c r="H493" t="s">
         <v>1620</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C494" t="s">
+        <v>294</v>
+      </c>
+      <c r="D494" t="s">
+        <v>11</v>
+      </c>
+      <c r="E494" t="s">
+        <v>12</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G494" s="1" t="s">
         <v>1622</v>
       </c>
-      <c r="B494" t="s">
-[...14 lines deleted...]
-      <c r="G494" s="1" t="s">
+      <c r="H494" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C495" t="s">
+        <v>298</v>
+      </c>
+      <c r="D495" t="s">
+        <v>11</v>
+      </c>
+      <c r="E495" t="s">
+        <v>12</v>
+      </c>
+      <c r="F495" t="s">
+        <v>646</v>
+      </c>
+      <c r="G495" s="1" t="s">
         <v>1625</v>
       </c>
-      <c r="B495" t="s">
-[...14 lines deleted...]
-      <c r="G495" s="1" t="s">
+      <c r="H495" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C496" t="s">
+        <v>302</v>
+      </c>
+      <c r="D496" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
+        <v>590</v>
+      </c>
+      <c r="G496" s="1" t="s">
         <v>1628</v>
       </c>
-      <c r="B496" t="s">
-[...14 lines deleted...]
-      <c r="G496" s="1" t="s">
+      <c r="H496" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C497" t="s">
+        <v>306</v>
+      </c>
+      <c r="D497" t="s">
+        <v>11</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G497" s="1" t="s">
         <v>1631</v>
       </c>
-      <c r="B497" t="s">
-[...14 lines deleted...]
-      <c r="G497" s="1" t="s">
+      <c r="H497" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C498" t="s">
+        <v>310</v>
+      </c>
+      <c r="D498" t="s">
+        <v>11</v>
+      </c>
+      <c r="E498" t="s">
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G498" s="1" t="s">
         <v>1634</v>
       </c>
-      <c r="B498" t="s">
-[...14 lines deleted...]
-      <c r="G498" s="1" t="s">
+      <c r="H498" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C499" t="s">
+        <v>314</v>
+      </c>
+      <c r="D499" t="s">
+        <v>11</v>
+      </c>
+      <c r="E499" t="s">
+        <v>12</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G499" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="B499" t="s">
-[...14 lines deleted...]
-      <c r="G499" s="1" t="s">
+      <c r="H499" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C500" t="s">
+        <v>318</v>
+      </c>
+      <c r="D500" t="s">
+        <v>11</v>
+      </c>
+      <c r="E500" t="s">
+        <v>12</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G500" s="1" t="s">
         <v>1640</v>
       </c>
-      <c r="B500" t="s">
-[...14 lines deleted...]
-      <c r="G500" s="1" t="s">
+      <c r="H500" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C501" t="s">
+        <v>322</v>
+      </c>
+      <c r="D501" t="s">
+        <v>11</v>
+      </c>
+      <c r="E501" t="s">
+        <v>12</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G501" s="1" t="s">
         <v>1643</v>
       </c>
-      <c r="B501" t="s">
-[...14 lines deleted...]
-      <c r="G501" s="1" t="s">
+      <c r="H501" t="s">
         <v>1644</v>
-      </c>
-[...1 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C502" t="s">
+        <v>326</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G502" s="1" t="s">
         <v>1646</v>
       </c>
-      <c r="B502" t="s">
-[...14 lines deleted...]
-      <c r="G502" s="1" t="s">
+      <c r="H502" t="s">
         <v>1647</v>
-      </c>
-[...1 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C503" t="s">
+        <v>330</v>
+      </c>
+      <c r="D503" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" t="s">
+        <v>12</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G503" s="1" t="s">
         <v>1649</v>
       </c>
-      <c r="B503" t="s">
-[...14 lines deleted...]
-      <c r="G503" s="1" t="s">
+      <c r="H503" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C504" t="s">
+        <v>334</v>
+      </c>
+      <c r="D504" t="s">
+        <v>11</v>
+      </c>
+      <c r="E504" t="s">
+        <v>12</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G504" s="1" t="s">
         <v>1652</v>
       </c>
-      <c r="B504" t="s">
-[...14 lines deleted...]
-      <c r="G504" s="1" t="s">
+      <c r="H504" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C505" t="s">
+        <v>338</v>
+      </c>
+      <c r="D505" t="s">
+        <v>11</v>
+      </c>
+      <c r="E505" t="s">
+        <v>12</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G505" s="1" t="s">
         <v>1655</v>
       </c>
-      <c r="B505" t="s">
-[...14 lines deleted...]
-      <c r="G505" s="1" t="s">
+      <c r="H505" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C506" t="s">
+        <v>342</v>
+      </c>
+      <c r="D506" t="s">
+        <v>11</v>
+      </c>
+      <c r="E506" t="s">
+        <v>12</v>
+      </c>
+      <c r="F506" t="s">
         <v>1658</v>
-      </c>
-[...13 lines deleted...]
-        <v>558</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="H506" t="s">
         <v>1660</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
         <v>1661</v>
       </c>
       <c r="B507" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C507" t="s">
-        <v>10</v>
+        <v>346</v>
       </c>
       <c r="D507" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E507" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F507" t="s">
-        <v>1522</v>
+        <v>1304</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="H507" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
         <v>1664</v>
       </c>
       <c r="B508" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C508" t="s">
-        <v>17</v>
+        <v>350</v>
       </c>
       <c r="D508" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E508" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F508" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="H508" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
         <v>1667</v>
       </c>
       <c r="B509" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C509" t="s">
-        <v>54</v>
+        <v>354</v>
       </c>
       <c r="D509" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E509" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F509" t="s">
-        <v>187</v>
+        <v>700</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="H509" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
         <v>1670</v>
       </c>
       <c r="B510" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C510" t="s">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="D510" t="s">
         <v>11</v>
       </c>
       <c r="E510" t="s">
         <v>12</v>
       </c>
       <c r="F510" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="H510" t="s">
         <v>1672</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
         <v>1673</v>
       </c>
       <c r="B511" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C511" t="s">
-        <v>54</v>
+        <v>362</v>
       </c>
       <c r="D511" t="s">
         <v>11</v>
       </c>
       <c r="E511" t="s">
         <v>12</v>
       </c>
       <c r="F511" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="H511" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B512" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C512" t="s">
-        <v>29</v>
+        <v>366</v>
       </c>
       <c r="D512" t="s">
         <v>11</v>
       </c>
       <c r="E512" t="s">
         <v>12</v>
       </c>
       <c r="F512" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="H512" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B513" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C513" t="s">
-        <v>61</v>
+        <v>370</v>
       </c>
       <c r="D513" t="s">
         <v>11</v>
       </c>
       <c r="E513" t="s">
         <v>12</v>
       </c>
       <c r="F513" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="H513" t="s">
-        <v>1672</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="B514" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C514" t="s">
-        <v>65</v>
+        <v>375</v>
       </c>
       <c r="D514" t="s">
         <v>11</v>
       </c>
       <c r="E514" t="s">
         <v>12</v>
       </c>
       <c r="F514" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="H514" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B515" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C515" t="s">
-        <v>70</v>
+        <v>379</v>
       </c>
       <c r="D515" t="s">
         <v>11</v>
       </c>
       <c r="E515" t="s">
         <v>12</v>
       </c>
       <c r="F515" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="H515" t="s">
-        <v>1672</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B516" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C516" t="s">
-        <v>78</v>
+        <v>383</v>
       </c>
       <c r="D516" t="s">
         <v>11</v>
       </c>
       <c r="E516" t="s">
         <v>12</v>
       </c>
       <c r="F516" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="H516" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B517" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C517" t="s">
-        <v>10</v>
+        <v>387</v>
       </c>
       <c r="D517" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E517" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F517" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="H517" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="B518" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C518" t="s">
-        <v>17</v>
+        <v>391</v>
       </c>
       <c r="D518" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E518" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F518" t="s">
-        <v>539</v>
+        <v>1695</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="H518" t="s">
-        <v>1690</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="B519" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C519" t="s">
-        <v>54</v>
+        <v>395</v>
       </c>
       <c r="D519" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E519" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F519" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="H519" t="s">
-        <v>1690</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="B520" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C520" t="s">
-        <v>29</v>
+        <v>399</v>
       </c>
       <c r="D520" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E520" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="H520" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="B521" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C521" t="s">
-        <v>61</v>
+        <v>403</v>
       </c>
       <c r="D521" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E521" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F521" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="H521" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="B522" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C522" t="s">
-        <v>65</v>
+        <v>407</v>
       </c>
       <c r="D522" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E522" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F522" t="s">
-        <v>294</v>
+        <v>1304</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="H522" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1703</v>
+        <v>1710</v>
       </c>
       <c r="B523" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C523" t="s">
-        <v>70</v>
+        <v>411</v>
       </c>
       <c r="D523" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E523" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1704</v>
+        <v>1711</v>
       </c>
       <c r="H523" t="s">
-        <v>1705</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1706</v>
+        <v>1713</v>
       </c>
       <c r="B524" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C524" t="s">
-        <v>74</v>
+        <v>876</v>
       </c>
       <c r="D524" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E524" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F524" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1707</v>
+        <v>1714</v>
       </c>
       <c r="H524" t="s">
-        <v>1708</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1709</v>
+        <v>1716</v>
       </c>
       <c r="B525" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C525" t="s">
-        <v>78</v>
+        <v>880</v>
       </c>
       <c r="D525" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E525" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F525" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1710</v>
+        <v>1717</v>
       </c>
       <c r="H525" t="s">
-        <v>1711</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1712</v>
+        <v>1719</v>
       </c>
       <c r="B526" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C526" t="s">
-        <v>10</v>
+        <v>884</v>
       </c>
       <c r="D526" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="E526" t="s">
-        <v>572</v>
+        <v>12</v>
       </c>
       <c r="F526" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="H526" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="B527" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C527" t="s">
-        <v>10</v>
+        <v>888</v>
       </c>
       <c r="D527" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E527" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F527" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="H527" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="B528" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C528" t="s">
-        <v>17</v>
+        <v>1213</v>
       </c>
       <c r="D528" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E528" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F528" t="s">
-        <v>485</v>
+        <v>646</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="H528" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1721</v>
+        <v>1728</v>
       </c>
       <c r="B529" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C529" t="s">
-        <v>54</v>
+        <v>1217</v>
       </c>
       <c r="D529" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E529" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="H529" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1724</v>
+        <v>1731</v>
       </c>
       <c r="B530" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C530" t="s">
-        <v>29</v>
+        <v>1221</v>
       </c>
       <c r="D530" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E530" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F530" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1725</v>
+        <v>1732</v>
       </c>
       <c r="H530" t="s">
-        <v>1726</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1727</v>
+        <v>1734</v>
       </c>
       <c r="B531" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C531" t="s">
-        <v>61</v>
+        <v>1224</v>
       </c>
       <c r="D531" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E531" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F531" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1728</v>
+        <v>1735</v>
       </c>
       <c r="H531" t="s">
-        <v>1729</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1730</v>
+        <v>1737</v>
       </c>
       <c r="B532" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C532" t="s">
-        <v>65</v>
+        <v>1228</v>
       </c>
       <c r="D532" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E532" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F532" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1731</v>
+        <v>1738</v>
       </c>
       <c r="H532" t="s">
-        <v>1732</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1733</v>
+        <v>1740</v>
       </c>
       <c r="B533" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C533" t="s">
-        <v>70</v>
+        <v>1232</v>
       </c>
       <c r="D533" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E533" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F533" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1734</v>
+        <v>1741</v>
       </c>
       <c r="H533" t="s">
-        <v>1735</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1736</v>
+        <v>1743</v>
       </c>
       <c r="B534" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C534" t="s">
-        <v>74</v>
+        <v>1236</v>
       </c>
       <c r="D534" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E534" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F534" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1737</v>
+        <v>1744</v>
       </c>
       <c r="H534" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="B535" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C535" t="s">
-        <v>78</v>
+        <v>1240</v>
       </c>
       <c r="D535" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E535" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F535" t="s">
-        <v>283</v>
+        <v>700</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="H535" t="s">
-        <v>1741</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="B536" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C536" t="s">
-        <v>83</v>
+        <v>1244</v>
       </c>
       <c r="D536" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E536" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F536" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
       <c r="H536" t="s">
-        <v>1744</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
       <c r="B537" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C537" t="s">
-        <v>87</v>
+        <v>1247</v>
       </c>
       <c r="D537" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E537" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F537" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1746</v>
+        <v>1753</v>
       </c>
       <c r="H537" t="s">
-        <v>1747</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="B538" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C538" t="s">
-        <v>91</v>
+        <v>1251</v>
       </c>
       <c r="D538" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E538" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F538" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1749</v>
+        <v>1756</v>
       </c>
       <c r="H538" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="B539" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C539" t="s">
-        <v>95</v>
+        <v>1254</v>
       </c>
       <c r="D539" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E539" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F539" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1752</v>
+        <v>1759</v>
       </c>
       <c r="H539" t="s">
-        <v>1753</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1754</v>
+        <v>1761</v>
       </c>
       <c r="B540" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C540" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="D540" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="E540" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="F540" t="s">
-        <v>448</v>
+        <v>40</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1755</v>
+        <v>1762</v>
       </c>
       <c r="H540" t="s">
-        <v>1756</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
       <c r="B541" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C541" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D541" t="s">
-        <v>750</v>
+        <v>88</v>
       </c>
       <c r="E541" t="s">
-        <v>751</v>
+        <v>89</v>
       </c>
       <c r="F541" t="s">
-        <v>504</v>
+        <v>646</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1758</v>
+        <v>1765</v>
       </c>
       <c r="H541" t="s">
-        <v>1759</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1760</v>
+        <v>1767</v>
       </c>
       <c r="B542" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C542" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D542" t="s">
-        <v>750</v>
+        <v>88</v>
       </c>
       <c r="E542" t="s">
-        <v>751</v>
+        <v>89</v>
       </c>
       <c r="F542" t="s">
-        <v>448</v>
+        <v>114</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1761</v>
+        <v>1768</v>
       </c>
       <c r="H542" t="s">
-        <v>1762</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1763</v>
+        <v>1770</v>
       </c>
       <c r="B543" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C543" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D543" t="s">
-        <v>773</v>
+        <v>88</v>
       </c>
       <c r="E543" t="s">
-        <v>774</v>
+        <v>89</v>
       </c>
       <c r="F543" t="s">
-        <v>520</v>
+        <v>1561</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
       <c r="H543" t="s">
-        <v>1765</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1766</v>
+        <v>1773</v>
       </c>
       <c r="B544" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C544" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D544" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E544" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F544" t="s">
-        <v>448</v>
+        <v>1561</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1767</v>
+        <v>1774</v>
       </c>
       <c r="H544" t="s">
-        <v>1768</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1769</v>
+        <v>1776</v>
       </c>
       <c r="B545" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C545" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D545" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E545" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F545" t="s">
-        <v>448</v>
+        <v>627</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1770</v>
+        <v>1777</v>
       </c>
       <c r="H545" t="s">
-        <v>1771</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1772</v>
+        <v>1779</v>
       </c>
       <c r="B546" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C546" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D546" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E546" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F546" t="s">
-        <v>448</v>
+        <v>681</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="H546" t="s">
-        <v>1774</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="B547" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C547" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="D547" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E547" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F547" t="s">
-        <v>448</v>
+        <v>590</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
       <c r="H547" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="B548" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C548" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D548" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E548" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F548" t="s">
-        <v>504</v>
+        <v>700</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
       <c r="H548" t="s">
-        <v>1780</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1781</v>
+        <v>1788</v>
       </c>
       <c r="B549" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C549" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D549" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E549" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F549" t="s">
-        <v>520</v>
+        <v>440</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1782</v>
+        <v>1789</v>
       </c>
       <c r="H549" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1784</v>
+        <v>1791</v>
       </c>
       <c r="B550" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C550" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D550" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E550" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F550" t="s">
-        <v>448</v>
+        <v>662</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
       <c r="H550" t="s">
-        <v>1786</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1787</v>
+        <v>1794</v>
       </c>
       <c r="B551" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C551" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D551" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E551" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F551" t="s">
-        <v>448</v>
+        <v>700</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="H551" t="s">
-        <v>1789</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
       <c r="B552" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C552" t="s">
         <v>10</v>
       </c>
       <c r="D552" t="s">
-        <v>872</v>
+        <v>93</v>
       </c>
       <c r="E552" t="s">
-        <v>873</v>
+        <v>94</v>
       </c>
       <c r="F552" t="s">
-        <v>448</v>
+        <v>1658</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="H552" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1793</v>
+        <v>1800</v>
       </c>
       <c r="B553" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C553" t="s">
         <v>17</v>
       </c>
       <c r="D553" t="s">
-        <v>872</v>
+        <v>93</v>
       </c>
       <c r="E553" t="s">
-        <v>873</v>
+        <v>94</v>
       </c>
       <c r="F553" t="s">
-        <v>520</v>
+        <v>627</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1794</v>
+        <v>1801</v>
       </c>
       <c r="H553" t="s">
-        <v>1795</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1796</v>
+        <v>1803</v>
       </c>
       <c r="B554" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C554" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D554" t="s">
-        <v>872</v>
+        <v>93</v>
       </c>
       <c r="E554" t="s">
-        <v>873</v>
+        <v>94</v>
       </c>
       <c r="F554" t="s">
-        <v>520</v>
+        <v>40</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1797</v>
+        <v>1804</v>
       </c>
       <c r="H554" t="s">
-        <v>1798</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1799</v>
+        <v>1806</v>
       </c>
       <c r="B555" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C555" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D555" t="s">
-        <v>872</v>
+        <v>102</v>
       </c>
       <c r="E555" t="s">
-        <v>873</v>
+        <v>103</v>
       </c>
       <c r="F555" t="s">
-        <v>520</v>
+        <v>627</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1800</v>
+        <v>1807</v>
       </c>
       <c r="H555" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1802</v>
+        <v>1809</v>
       </c>
       <c r="B556" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C556" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D556" t="s">
-        <v>872</v>
+        <v>102</v>
       </c>
       <c r="E556" t="s">
-        <v>873</v>
+        <v>103</v>
       </c>
       <c r="F556" t="s">
-        <v>448</v>
+        <v>627</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1803</v>
+        <v>1810</v>
       </c>
       <c r="H556" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="B557" t="s">
-        <v>1400</v>
+        <v>1536</v>
       </c>
       <c r="C557" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="D557" t="s">
-        <v>872</v>
+        <v>102</v>
       </c>
       <c r="E557" t="s">
-        <v>873</v>
+        <v>103</v>
       </c>
       <c r="F557" t="s">
-        <v>558</v>
+        <v>662</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="H557" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C558" t="s">
+        <v>30</v>
+      </c>
+      <c r="D558" t="s">
+        <v>102</v>
+      </c>
+      <c r="E558" t="s">
+        <v>103</v>
+      </c>
+      <c r="F558" t="s">
+        <v>662</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H558" t="s">
         <v>1808</v>
-      </c>
-[...19 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="B559" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C559" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D559" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="E559" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="F559" t="s">
-        <v>1168</v>
+        <v>700</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="H559" t="s">
-        <v>1423</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>10</v>
+        <v>1819</v>
       </c>
       <c r="B560" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C560" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D560" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E560" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F560" t="s">
-        <v>1168</v>
+        <v>700</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1814</v>
+        <v>1820</v>
       </c>
       <c r="H560" t="s">
-        <v>1815</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>17</v>
+        <v>1821</v>
       </c>
       <c r="B561" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C561" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D561" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E561" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F561" t="s">
-        <v>1168</v>
+        <v>700</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
       <c r="H561" t="s">
-        <v>1817</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>54</v>
+        <v>1824</v>
       </c>
       <c r="B562" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C562" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D562" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E562" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F562" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="H562" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>29</v>
+        <v>1827</v>
       </c>
       <c r="B563" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C563" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D563" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E563" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F563" t="s">
-        <v>1168</v>
+        <v>681</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1820</v>
+        <v>1828</v>
       </c>
       <c r="H563" t="s">
-        <v>1420</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>61</v>
+        <v>1829</v>
       </c>
       <c r="B564" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C564" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D564" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E564" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F564" t="s">
-        <v>187</v>
+        <v>40</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1821</v>
+        <v>1830</v>
       </c>
       <c r="H564" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>74</v>
+        <v>1831</v>
       </c>
       <c r="B565" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C565" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="D565" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E565" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F565" t="s">
-        <v>1823</v>
+        <v>627</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1824</v>
+        <v>1832</v>
       </c>
       <c r="H565" t="s">
-        <v>1825</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>83</v>
+        <v>1834</v>
       </c>
       <c r="B566" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C566" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D566" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E566" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F566" t="s">
-        <v>1823</v>
+        <v>700</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1826</v>
+        <v>1835</v>
       </c>
       <c r="H566" t="s">
-        <v>1827</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>91</v>
+        <v>1837</v>
       </c>
       <c r="B567" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C567" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="D567" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E567" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F567" t="s">
-        <v>1823</v>
+        <v>440</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1828</v>
+        <v>1838</v>
       </c>
       <c r="H567" t="s">
-        <v>1829</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>103</v>
+        <v>1839</v>
       </c>
       <c r="B568" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C568" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="D568" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E568" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F568" t="s">
-        <v>1823</v>
+        <v>590</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1830</v>
+        <v>1840</v>
       </c>
       <c r="H568" t="s">
-        <v>1831</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>107</v>
+        <v>1842</v>
       </c>
       <c r="B569" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C569" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="D569" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E569" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F569" t="s">
-        <v>1823</v>
+        <v>646</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1832</v>
+        <v>1843</v>
       </c>
       <c r="H569" t="s">
-        <v>1833</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>111</v>
+        <v>1845</v>
       </c>
       <c r="B570" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C570" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="D570" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
       <c r="E570" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="F570" t="s">
-        <v>1168</v>
+        <v>114</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1834</v>
+        <v>1846</v>
       </c>
       <c r="H570" t="s">
-        <v>1835</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>115</v>
+        <v>1848</v>
       </c>
       <c r="B571" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C571" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D571" t="s">
-        <v>45</v>
+        <v>713</v>
       </c>
       <c r="E571" t="s">
-        <v>46</v>
+        <v>714</v>
       </c>
       <c r="F571" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1836</v>
+        <v>1849</v>
       </c>
       <c r="H571" t="s">
-        <v>1837</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>119</v>
+        <v>1851</v>
       </c>
       <c r="B572" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C572" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D572" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E572" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F572" t="s">
-        <v>1168</v>
+        <v>114</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1838</v>
+        <v>1852</v>
       </c>
       <c r="H572" t="s">
-        <v>1839</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>123</v>
+        <v>1854</v>
       </c>
       <c r="B573" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C573" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="D573" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E573" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F573" t="s">
-        <v>187</v>
+        <v>627</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1840</v>
+        <v>1855</v>
       </c>
       <c r="H573" t="s">
-        <v>1841</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>127</v>
+        <v>1857</v>
       </c>
       <c r="B574" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C574" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="D574" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E574" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F574" t="s">
-        <v>187</v>
+        <v>646</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1842</v>
+        <v>1858</v>
       </c>
       <c r="H574" t="s">
-        <v>1843</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>131</v>
+        <v>1860</v>
       </c>
       <c r="B575" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C575" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="D575" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E575" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F575" t="s">
-        <v>187</v>
+        <v>662</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1844</v>
+        <v>1861</v>
       </c>
       <c r="H575" t="s">
-        <v>1845</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>135</v>
+        <v>1863</v>
       </c>
       <c r="B576" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C576" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="D576" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E576" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F576" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1846</v>
+        <v>1864</v>
       </c>
       <c r="H576" t="s">
-        <v>1847</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>140</v>
+        <v>1866</v>
       </c>
       <c r="B577" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C577" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="D577" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E577" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F577" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1848</v>
+        <v>1867</v>
       </c>
       <c r="H577" t="s">
-        <v>1849</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>144</v>
+        <v>1869</v>
       </c>
       <c r="B578" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C578" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="D578" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E578" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F578" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1850</v>
+        <v>1870</v>
       </c>
       <c r="H578" t="s">
-        <v>1851</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>149</v>
+        <v>1872</v>
       </c>
       <c r="B579" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C579" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="D579" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E579" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F579" t="s">
-        <v>1168</v>
+        <v>114</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1852</v>
+        <v>1873</v>
       </c>
       <c r="H579" t="s">
-        <v>1853</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>154</v>
+        <v>1875</v>
       </c>
       <c r="B580" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C580" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="D580" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E580" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F580" t="s">
-        <v>1168</v>
+        <v>114</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1854</v>
+        <v>1876</v>
       </c>
       <c r="H580" t="s">
-        <v>1855</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>158</v>
+        <v>1878</v>
       </c>
       <c r="B581" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C581" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="D581" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E581" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F581" t="s">
-        <v>1168</v>
+        <v>114</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1856</v>
+        <v>1879</v>
       </c>
       <c r="H581" t="s">
-        <v>1857</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>162</v>
+        <v>1881</v>
       </c>
       <c r="B582" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C582" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="D582" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E582" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F582" t="s">
-        <v>1168</v>
+        <v>646</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1858</v>
+        <v>1882</v>
       </c>
       <c r="H582" t="s">
-        <v>1859</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>166</v>
+        <v>1884</v>
       </c>
       <c r="B583" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C583" t="s">
-        <v>140</v>
+        <v>63</v>
       </c>
       <c r="D583" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E583" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F583" t="s">
-        <v>1168</v>
+        <v>700</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1860</v>
+        <v>1885</v>
       </c>
       <c r="H583" t="s">
-        <v>1861</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>170</v>
+        <v>1887</v>
       </c>
       <c r="B584" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C584" t="s">
-        <v>144</v>
+        <v>67</v>
       </c>
       <c r="D584" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E584" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F584" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1862</v>
+        <v>1888</v>
       </c>
       <c r="H584" t="s">
-        <v>1863</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>203</v>
+        <v>1890</v>
       </c>
       <c r="B585" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C585" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="D585" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="E585" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F585" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1864</v>
+        <v>1891</v>
       </c>
       <c r="H585" t="s">
-        <v>1865</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>207</v>
+        <v>1893</v>
       </c>
       <c r="B586" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C586" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="D586" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="E586" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="F586" t="s">
-        <v>1168</v>
+        <v>646</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1866</v>
+        <v>1894</v>
       </c>
       <c r="H586" t="s">
-        <v>1867</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>211</v>
+        <v>1896</v>
       </c>
       <c r="B587" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C587" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="D587" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="E587" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="F587" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1868</v>
+        <v>1897</v>
       </c>
       <c r="H587" t="s">
-        <v>1869</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>215</v>
+        <v>1899</v>
       </c>
       <c r="B588" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C588" t="s">
-        <v>162</v>
+        <v>10</v>
       </c>
       <c r="D588" t="s">
-        <v>45</v>
+        <v>913</v>
       </c>
       <c r="E588" t="s">
-        <v>46</v>
+        <v>914</v>
       </c>
       <c r="F588" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1870</v>
+        <v>1900</v>
       </c>
       <c r="H588" t="s">
-        <v>1871</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>219</v>
+        <v>1902</v>
       </c>
       <c r="B589" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C589" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="D589" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E589" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F589" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1872</v>
+        <v>1903</v>
       </c>
       <c r="H589" t="s">
-        <v>1873</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>224</v>
+        <v>1905</v>
       </c>
       <c r="B590" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C590" t="s">
-        <v>170</v>
+        <v>17</v>
       </c>
       <c r="D590" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E590" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F590" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1874</v>
+        <v>1906</v>
       </c>
       <c r="H590" t="s">
-        <v>1875</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>241</v>
+        <v>1908</v>
       </c>
       <c r="B591" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C591" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="D591" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E591" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F591" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1876</v>
+        <v>1909</v>
       </c>
       <c r="H591" t="s">
-        <v>1877</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>245</v>
+        <v>1911</v>
       </c>
       <c r="B592" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C592" t="s">
+        <v>26</v>
+      </c>
+      <c r="D592" t="s">
         <v>178</v>
       </c>
-      <c r="D592" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E592" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F592" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1878</v>
+        <v>1912</v>
       </c>
       <c r="H592" t="s">
-        <v>1879</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>249</v>
+        <v>1914</v>
       </c>
       <c r="B593" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C593" t="s">
-        <v>182</v>
+        <v>30</v>
       </c>
       <c r="D593" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E593" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F593" t="s">
-        <v>1168</v>
+        <v>646</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1880</v>
+        <v>1915</v>
       </c>
       <c r="H593" t="s">
-        <v>1881</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>253</v>
+        <v>1917</v>
       </c>
       <c r="B594" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C594" t="s">
-        <v>186</v>
+        <v>35</v>
       </c>
       <c r="D594" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E594" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F594" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1882</v>
+        <v>1918</v>
       </c>
       <c r="H594" t="s">
-        <v>1883</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>257</v>
+        <v>1920</v>
       </c>
       <c r="B595" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C595" t="s">
-        <v>191</v>
+        <v>39</v>
       </c>
       <c r="D595" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E595" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F595" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1884</v>
+        <v>1921</v>
       </c>
       <c r="H595" t="s">
-        <v>1885</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>261</v>
+        <v>1923</v>
       </c>
       <c r="B596" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C596" t="s">
-        <v>195</v>
+        <v>44</v>
       </c>
       <c r="D596" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="E596" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="F596" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1886</v>
+        <v>1924</v>
       </c>
       <c r="H596" t="s">
-        <v>1887</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>734</v>
+        <v>1926</v>
       </c>
       <c r="B597" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C597" t="s">
-        <v>199</v>
+        <v>10</v>
       </c>
       <c r="D597" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E597" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F597" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1888</v>
+        <v>1927</v>
       </c>
       <c r="H597" t="s">
-        <v>1889</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>1077</v>
+        <v>1929</v>
       </c>
       <c r="B598" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C598" t="s">
-        <v>203</v>
+        <v>17</v>
       </c>
       <c r="D598" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E598" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F598" t="s">
-        <v>520</v>
+        <v>662</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1890</v>
+        <v>1930</v>
       </c>
       <c r="H598" t="s">
-        <v>1891</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1081</v>
+        <v>1932</v>
       </c>
       <c r="B599" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C599" t="s">
-        <v>207</v>
+        <v>22</v>
       </c>
       <c r="D599" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E599" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F599" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1892</v>
+        <v>1933</v>
       </c>
       <c r="H599" t="s">
-        <v>1893</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1085</v>
+        <v>1935</v>
       </c>
       <c r="B600" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C600" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="D600" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E600" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F600" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1894</v>
+        <v>1936</v>
       </c>
       <c r="H600" t="s">
-        <v>1895</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1088</v>
+        <v>1938</v>
       </c>
       <c r="B601" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C601" t="s">
-        <v>215</v>
+        <v>30</v>
       </c>
       <c r="D601" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E601" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F601" t="s">
-        <v>1168</v>
+        <v>590</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1896</v>
+        <v>1939</v>
       </c>
       <c r="H601" t="s">
-        <v>1897</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1092</v>
+        <v>1941</v>
       </c>
       <c r="B602" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C602" t="s">
-        <v>219</v>
+        <v>35</v>
       </c>
       <c r="D602" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E602" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F602" t="s">
-        <v>1168</v>
+        <v>700</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1898</v>
+        <v>1942</v>
       </c>
       <c r="H602" t="s">
-        <v>1899</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>1096</v>
+        <v>1944</v>
       </c>
       <c r="B603" t="s">
-        <v>1812</v>
+        <v>1536</v>
       </c>
       <c r="C603" t="s">
-        <v>224</v>
+        <v>39</v>
       </c>
       <c r="D603" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="E603" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="F603" t="s">
-        <v>1168</v>
+        <v>662</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1900</v>
+        <v>1945</v>
       </c>
       <c r="H603" t="s">
-        <v>1901</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1902</v>
+        <v>1947</v>
       </c>
       <c r="B604" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C604" t="s">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="D604" t="s">
-        <v>45</v>
+        <v>208</v>
       </c>
       <c r="E604" t="s">
-        <v>46</v>
+        <v>209</v>
       </c>
       <c r="F604" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1903</v>
+        <v>1949</v>
       </c>
       <c r="H604" t="s">
-        <v>1904</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1905</v>
+        <v>10</v>
       </c>
       <c r="B605" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C605" t="s">
-        <v>232</v>
+        <v>10</v>
       </c>
       <c r="D605" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E605" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F605" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1906</v>
+        <v>1950</v>
       </c>
       <c r="H605" t="s">
-        <v>1907</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>1908</v>
+        <v>17</v>
       </c>
       <c r="B606" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C606" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="D606" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E606" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F606" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1909</v>
+        <v>1952</v>
       </c>
       <c r="H606" t="s">
-        <v>1910</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>1911</v>
+        <v>22</v>
       </c>
       <c r="B607" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C607" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="D607" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E607" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F607" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>1912</v>
+        <v>1954</v>
       </c>
       <c r="H607" t="s">
-        <v>1899</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>1913</v>
+        <v>26</v>
       </c>
       <c r="B608" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C608" t="s">
-        <v>245</v>
+        <v>26</v>
       </c>
       <c r="D608" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E608" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F608" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>1914</v>
+        <v>1956</v>
       </c>
       <c r="H608" t="s">
-        <v>1915</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>1916</v>
+        <v>30</v>
       </c>
       <c r="B609" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C609" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="D609" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E609" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F609" t="s">
-        <v>485</v>
+        <v>40</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1917</v>
+        <v>1957</v>
       </c>
       <c r="H609" t="s">
-        <v>1918</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>1919</v>
+        <v>44</v>
       </c>
       <c r="B610" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C610" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="D610" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E610" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F610" t="s">
-        <v>1168</v>
+        <v>1959</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>1920</v>
+        <v>1960</v>
       </c>
       <c r="H610" t="s">
-        <v>1921</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>1922</v>
+        <v>53</v>
       </c>
       <c r="B611" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C611" t="s">
-        <v>257</v>
+        <v>39</v>
       </c>
       <c r="D611" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E611" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F611" t="s">
-        <v>1168</v>
+        <v>1959</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>1923</v>
+        <v>1962</v>
       </c>
       <c r="H611" t="s">
-        <v>1924</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>1925</v>
+        <v>63</v>
       </c>
       <c r="B612" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C612" t="s">
-        <v>261</v>
+        <v>44</v>
       </c>
       <c r="D612" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E612" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F612" t="s">
-        <v>1168</v>
+        <v>1959</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>1926</v>
+        <v>1964</v>
       </c>
       <c r="H612" t="s">
-        <v>1927</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>1928</v>
+        <v>75</v>
       </c>
       <c r="B613" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C613" t="s">
-        <v>734</v>
+        <v>48</v>
       </c>
       <c r="D613" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E613" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F613" t="s">
-        <v>1168</v>
+        <v>1959</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>1929</v>
+        <v>1966</v>
       </c>
       <c r="H613" t="s">
-        <v>1930</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>1931</v>
+        <v>79</v>
       </c>
       <c r="B614" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C614" t="s">
-        <v>738</v>
+        <v>53</v>
       </c>
       <c r="D614" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E614" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F614" t="s">
-        <v>1168</v>
+        <v>1959</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>1932</v>
+        <v>1968</v>
       </c>
       <c r="H614" t="s">
-        <v>1933</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>1934</v>
+        <v>83</v>
       </c>
       <c r="B615" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C615" t="s">
-        <v>742</v>
+        <v>58</v>
       </c>
       <c r="D615" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E615" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F615" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>1935</v>
+        <v>1970</v>
       </c>
       <c r="H615" t="s">
-        <v>1936</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>1937</v>
+        <v>270</v>
       </c>
       <c r="B616" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C616" t="s">
-        <v>746</v>
+        <v>63</v>
       </c>
       <c r="D616" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E616" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F616" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>1938</v>
+        <v>1972</v>
       </c>
       <c r="H616" t="s">
-        <v>1939</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>1940</v>
+        <v>274</v>
       </c>
       <c r="B617" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C617" t="s">
-        <v>1077</v>
+        <v>67</v>
       </c>
       <c r="D617" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E617" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F617" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>1941</v>
+        <v>1974</v>
       </c>
       <c r="H617" t="s">
-        <v>1942</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>1943</v>
+        <v>278</v>
       </c>
       <c r="B618" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C618" t="s">
-        <v>1081</v>
+        <v>71</v>
       </c>
       <c r="D618" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E618" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F618" t="s">
-        <v>1168</v>
+        <v>40</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>1944</v>
+        <v>1976</v>
       </c>
       <c r="H618" t="s">
-        <v>1945</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>1946</v>
+        <v>282</v>
       </c>
       <c r="B619" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C619" t="s">
-        <v>1085</v>
+        <v>75</v>
       </c>
       <c r="D619" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E619" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F619" t="s">
-        <v>1947</v>
+        <v>40</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>1948</v>
+        <v>1978</v>
       </c>
       <c r="H619" t="s">
-        <v>1949</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>1950</v>
+        <v>286</v>
       </c>
       <c r="B620" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C620" t="s">
-        <v>1088</v>
+        <v>79</v>
       </c>
       <c r="D620" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E620" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F620" t="s">
-        <v>448</v>
+        <v>40</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>343</v>
+        <v>1980</v>
       </c>
       <c r="H620" t="s">
-        <v>1951</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>1952</v>
+        <v>290</v>
       </c>
       <c r="B621" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C621" t="s">
-        <v>1092</v>
+        <v>83</v>
       </c>
       <c r="D621" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E621" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F621" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>1953</v>
+        <v>1982</v>
       </c>
       <c r="H621" t="s">
-        <v>1954</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>1955</v>
+        <v>294</v>
       </c>
       <c r="B622" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C622" t="s">
-        <v>1096</v>
+        <v>270</v>
       </c>
       <c r="D622" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E622" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F622" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>1956</v>
+        <v>1984</v>
       </c>
       <c r="H622" t="s">
-        <v>1957</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>1958</v>
+        <v>298</v>
       </c>
       <c r="B623" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C623" t="s">
-        <v>1100</v>
+        <v>274</v>
       </c>
       <c r="D623" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E623" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F623" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>1959</v>
+        <v>1986</v>
       </c>
       <c r="H623" t="s">
-        <v>1960</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>1961</v>
+        <v>302</v>
       </c>
       <c r="B624" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C624" t="s">
-        <v>1104</v>
+        <v>278</v>
       </c>
       <c r="D624" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E624" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F624" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>1962</v>
+        <v>1988</v>
       </c>
       <c r="H624" t="s">
-        <v>1963</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>1964</v>
+        <v>306</v>
       </c>
       <c r="B625" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C625" t="s">
-        <v>1108</v>
+        <v>282</v>
       </c>
       <c r="D625" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E625" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F625" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>1965</v>
+        <v>1990</v>
       </c>
       <c r="H625" t="s">
-        <v>1966</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>1967</v>
+        <v>310</v>
       </c>
       <c r="B626" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C626" t="s">
-        <v>1111</v>
+        <v>286</v>
       </c>
       <c r="D626" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E626" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F626" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>1968</v>
+        <v>1992</v>
       </c>
       <c r="H626" t="s">
-        <v>1969</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>1970</v>
+        <v>314</v>
       </c>
       <c r="B627" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C627" t="s">
-        <v>1115</v>
+        <v>290</v>
       </c>
       <c r="D627" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E627" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F627" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>1971</v>
+        <v>1994</v>
       </c>
       <c r="H627" t="s">
-        <v>1972</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>1973</v>
+        <v>318</v>
       </c>
       <c r="B628" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C628" t="s">
-        <v>1118</v>
+        <v>294</v>
       </c>
       <c r="D628" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E628" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F628" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>1974</v>
+        <v>1996</v>
       </c>
       <c r="H628" t="s">
-        <v>1975</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>1976</v>
+        <v>322</v>
       </c>
       <c r="B629" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C629" t="s">
-        <v>1121</v>
+        <v>298</v>
       </c>
       <c r="D629" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E629" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F629" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>1977</v>
+        <v>1998</v>
       </c>
       <c r="H629" t="s">
-        <v>1978</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>1979</v>
+        <v>354</v>
       </c>
       <c r="B630" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C630" t="s">
-        <v>1132</v>
+        <v>302</v>
       </c>
       <c r="D630" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E630" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F630" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>1980</v>
+        <v>2000</v>
       </c>
       <c r="H630" t="s">
-        <v>1981</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>1982</v>
+        <v>358</v>
       </c>
       <c r="B631" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C631" t="s">
-        <v>1135</v>
+        <v>306</v>
       </c>
       <c r="D631" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E631" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F631" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>1983</v>
+        <v>2002</v>
       </c>
       <c r="H631" t="s">
-        <v>1984</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>1985</v>
+        <v>362</v>
       </c>
       <c r="B632" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C632" t="s">
-        <v>1138</v>
+        <v>310</v>
       </c>
       <c r="D632" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E632" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F632" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="H632" t="s">
-        <v>1987</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>1988</v>
+        <v>366</v>
       </c>
       <c r="B633" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C633" t="s">
-        <v>1142</v>
+        <v>314</v>
       </c>
       <c r="D633" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E633" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F633" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="H633" t="s">
-        <v>1990</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>1991</v>
+        <v>370</v>
       </c>
       <c r="B634" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C634" t="s">
-        <v>1146</v>
+        <v>318</v>
       </c>
       <c r="D634" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E634" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F634" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="H634" t="s">
-        <v>1993</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>1994</v>
+        <v>375</v>
       </c>
       <c r="B635" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C635" t="s">
-        <v>1150</v>
+        <v>322</v>
       </c>
       <c r="D635" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E635" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F635" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="H635" t="s">
-        <v>1996</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>1997</v>
+        <v>391</v>
       </c>
       <c r="B636" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C636" t="s">
-        <v>1153</v>
+        <v>326</v>
       </c>
       <c r="D636" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E636" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F636" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>1998</v>
+        <v>2012</v>
       </c>
       <c r="H636" t="s">
-        <v>1999</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2000</v>
+        <v>395</v>
       </c>
       <c r="B637" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C637" t="s">
-        <v>10</v>
+        <v>330</v>
       </c>
       <c r="D637" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E637" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F637" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="H637" t="s">
-        <v>2002</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2003</v>
+        <v>399</v>
       </c>
       <c r="B638" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C638" t="s">
-        <v>17</v>
+        <v>334</v>
       </c>
       <c r="D638" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E638" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F638" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="H638" t="s">
-        <v>2005</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2006</v>
+        <v>403</v>
       </c>
       <c r="B639" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C639" t="s">
-        <v>54</v>
+        <v>338</v>
       </c>
       <c r="D639" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E639" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F639" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="H639" t="s">
-        <v>2008</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2009</v>
+        <v>407</v>
       </c>
       <c r="B640" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C640" t="s">
-        <v>29</v>
+        <v>342</v>
       </c>
       <c r="D640" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E640" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F640" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="H640" t="s">
-        <v>2011</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2012</v>
+        <v>411</v>
       </c>
       <c r="B641" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C641" t="s">
-        <v>61</v>
+        <v>346</v>
       </c>
       <c r="D641" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E641" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F641" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H641" t="s">
-        <v>2014</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2015</v>
+        <v>876</v>
       </c>
       <c r="B642" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C642" t="s">
-        <v>65</v>
+        <v>350</v>
       </c>
       <c r="D642" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E642" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F642" t="s">
-        <v>539</v>
+        <v>1304</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="H642" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2018</v>
+        <v>1213</v>
       </c>
       <c r="B643" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C643" t="s">
-        <v>70</v>
+        <v>354</v>
       </c>
       <c r="D643" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E643" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F643" t="s">
-        <v>558</v>
+        <v>662</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="H643" t="s">
-        <v>2020</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2021</v>
+        <v>1217</v>
       </c>
       <c r="B644" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C644" t="s">
-        <v>74</v>
+        <v>358</v>
       </c>
       <c r="D644" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E644" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F644" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="H644" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2024</v>
+        <v>1221</v>
       </c>
       <c r="B645" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C645" t="s">
-        <v>78</v>
+        <v>362</v>
       </c>
       <c r="D645" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E645" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F645" t="s">
-        <v>2025</v>
+        <v>1304</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="H645" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2028</v>
+        <v>1224</v>
       </c>
       <c r="B646" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C646" t="s">
-        <v>83</v>
+        <v>366</v>
       </c>
       <c r="D646" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E646" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F646" t="s">
-        <v>2025</v>
+        <v>1304</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="H646" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2031</v>
+        <v>1228</v>
       </c>
       <c r="B647" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C647" t="s">
-        <v>87</v>
+        <v>370</v>
       </c>
       <c r="D647" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E647" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F647" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="H647" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2034</v>
+        <v>1232</v>
       </c>
       <c r="B648" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C648" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="D648" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E648" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="F648" t="s">
-        <v>294</v>
+        <v>1304</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="H648" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>236</v>
+        <v>2038</v>
       </c>
       <c r="B649" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C649" t="s">
-        <v>54</v>
+        <v>379</v>
       </c>
       <c r="D649" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="E649" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="F649" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="H649" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>65</v>
+        <v>2041</v>
       </c>
       <c r="B650" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C650" t="s">
-        <v>10</v>
+        <v>383</v>
       </c>
       <c r="D650" t="s">
         <v>11</v>
       </c>
       <c r="E650" t="s">
         <v>12</v>
       </c>
       <c r="F650" t="s">
-        <v>2039</v>
+        <v>1304</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="H650" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="B651" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C651" t="s">
-        <v>17</v>
+        <v>387</v>
       </c>
       <c r="D651" t="s">
         <v>11</v>
       </c>
       <c r="E651" t="s">
         <v>12</v>
       </c>
       <c r="F651" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="H651" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="B652" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C652" t="s">
-        <v>54</v>
+        <v>391</v>
       </c>
       <c r="D652" t="s">
         <v>11</v>
       </c>
       <c r="E652" t="s">
         <v>12</v>
       </c>
       <c r="F652" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="H652" t="s">
-        <v>2047</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="B653" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C653" t="s">
-        <v>29</v>
+        <v>395</v>
       </c>
       <c r="D653" t="s">
         <v>11</v>
       </c>
       <c r="E653" t="s">
         <v>12</v>
       </c>
       <c r="F653" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="H653" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="B654" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C654" t="s">
-        <v>10</v>
+        <v>399</v>
       </c>
       <c r="D654" t="s">
-        <v>423</v>
+        <v>11</v>
       </c>
       <c r="E654" t="s">
-        <v>424</v>
+        <v>12</v>
       </c>
       <c r="F654" t="s">
-        <v>1168</v>
+        <v>627</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="H654" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>78</v>
+        <v>2055</v>
       </c>
       <c r="B655" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C655" t="s">
-        <v>10</v>
+        <v>403</v>
       </c>
       <c r="D655" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E655" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F655" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="H655" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>1153</v>
+        <v>2058</v>
       </c>
       <c r="B656" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C656" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="D656" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="E656" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="F656" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="H656" t="s">
-        <v>1875</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>1132</v>
+        <v>2061</v>
       </c>
       <c r="B657" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C657" t="s">
-        <v>10</v>
+        <v>411</v>
       </c>
       <c r="D657" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="E657" t="s">
-        <v>572</v>
+        <v>12</v>
       </c>
       <c r="F657" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2057</v>
+        <v>2062</v>
       </c>
       <c r="H657" t="s">
-        <v>2058</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>199</v>
+        <v>2064</v>
       </c>
       <c r="B658" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C658" t="s">
-        <v>10</v>
+        <v>876</v>
       </c>
       <c r="D658" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E658" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F658" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="H658" t="s">
-        <v>2060</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>178</v>
+        <v>2067</v>
       </c>
       <c r="B659" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C659" t="s">
-        <v>17</v>
+        <v>880</v>
       </c>
       <c r="D659" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E659" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F659" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="H659" t="s">
-        <v>2062</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>182</v>
+        <v>2070</v>
       </c>
       <c r="B660" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C660" t="s">
-        <v>54</v>
+        <v>884</v>
       </c>
       <c r="D660" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E660" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F660" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2063</v>
+        <v>2071</v>
       </c>
       <c r="H660" t="s">
-        <v>2064</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>186</v>
+        <v>2073</v>
       </c>
       <c r="B661" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C661" t="s">
-        <v>29</v>
+        <v>888</v>
       </c>
       <c r="D661" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E661" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F661" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2065</v>
+        <v>2074</v>
       </c>
       <c r="H661" t="s">
-        <v>2066</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>742</v>
+        <v>2076</v>
       </c>
       <c r="B662" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C662" t="s">
-        <v>61</v>
+        <v>1213</v>
       </c>
       <c r="D662" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E662" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F662" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2067</v>
+        <v>2077</v>
       </c>
       <c r="H662" t="s">
-        <v>2068</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>746</v>
+        <v>2079</v>
       </c>
       <c r="B663" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C663" t="s">
-        <v>65</v>
+        <v>1217</v>
       </c>
       <c r="D663" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E663" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F663" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2069</v>
+        <v>2080</v>
       </c>
       <c r="H663" t="s">
-        <v>2070</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2071</v>
+        <v>2082</v>
       </c>
       <c r="B664" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C664" t="s">
-        <v>70</v>
+        <v>1221</v>
       </c>
       <c r="D664" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E664" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F664" t="s">
-        <v>283</v>
+        <v>2083</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2072</v>
+        <v>2084</v>
       </c>
       <c r="H664" t="s">
-        <v>2073</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2074</v>
+        <v>2086</v>
       </c>
       <c r="B665" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C665" t="s">
-        <v>74</v>
+        <v>1224</v>
       </c>
       <c r="D665" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E665" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F665" t="s">
-        <v>558</v>
+        <v>590</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2075</v>
+        <v>486</v>
       </c>
       <c r="H665" t="s">
-        <v>2076</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2077</v>
+        <v>2088</v>
       </c>
       <c r="B666" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C666" t="s">
-        <v>78</v>
+        <v>1228</v>
       </c>
       <c r="D666" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E666" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F666" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2078</v>
+        <v>2089</v>
       </c>
       <c r="H666" t="s">
-        <v>2079</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2080</v>
+        <v>2091</v>
       </c>
       <c r="B667" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C667" t="s">
-        <v>83</v>
+        <v>1232</v>
       </c>
       <c r="D667" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E667" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F667" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2081</v>
+        <v>2092</v>
       </c>
       <c r="H667" t="s">
-        <v>2082</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2083</v>
+        <v>2094</v>
       </c>
       <c r="B668" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C668" t="s">
-        <v>87</v>
+        <v>1236</v>
       </c>
       <c r="D668" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E668" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F668" t="s">
-        <v>283</v>
+        <v>1304</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2084</v>
+        <v>2095</v>
       </c>
       <c r="H668" t="s">
-        <v>2085</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2086</v>
+        <v>2097</v>
       </c>
       <c r="B669" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C669" t="s">
-        <v>91</v>
+        <v>1240</v>
       </c>
       <c r="D669" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E669" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F669" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2087</v>
+        <v>2098</v>
       </c>
       <c r="H669" t="s">
-        <v>2088</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2089</v>
+        <v>2100</v>
       </c>
       <c r="B670" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C670" t="s">
-        <v>95</v>
+        <v>1244</v>
       </c>
       <c r="D670" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E670" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F670" t="s">
-        <v>448</v>
+        <v>1304</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2090</v>
+        <v>2101</v>
       </c>
       <c r="H670" t="s">
-        <v>2091</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2092</v>
+        <v>2103</v>
       </c>
       <c r="B671" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C671" t="s">
-        <v>99</v>
+        <v>1247</v>
       </c>
       <c r="D671" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E671" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F671" t="s">
-        <v>504</v>
+        <v>1304</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2093</v>
+        <v>2104</v>
       </c>
       <c r="H671" t="s">
-        <v>2094</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2095</v>
+        <v>2106</v>
       </c>
       <c r="B672" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C672" t="s">
-        <v>103</v>
+        <v>1251</v>
       </c>
       <c r="D672" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E672" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F672" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2096</v>
+        <v>2107</v>
       </c>
       <c r="H672" t="s">
-        <v>2097</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2098</v>
+        <v>2109</v>
       </c>
       <c r="B673" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C673" t="s">
-        <v>107</v>
+        <v>1254</v>
       </c>
       <c r="D673" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E673" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F673" t="s">
-        <v>558</v>
+        <v>1304</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2099</v>
+        <v>2110</v>
       </c>
       <c r="H673" t="s">
-        <v>2100</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>70</v>
+        <v>2112</v>
       </c>
       <c r="B674" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C674" t="s">
-        <v>10</v>
+        <v>1257</v>
       </c>
       <c r="D674" t="s">
-        <v>2101</v>
+        <v>11</v>
       </c>
       <c r="E674" t="s">
-        <v>2102</v>
+        <v>12</v>
       </c>
       <c r="F674" t="s">
-        <v>187</v>
+        <v>1304</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2103</v>
+        <v>2113</v>
       </c>
       <c r="H674" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>87</v>
+        <v>2115</v>
       </c>
       <c r="B675" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C675" t="s">
-        <v>10</v>
+        <v>1268</v>
       </c>
       <c r="D675" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E675" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F675" t="s">
-        <v>2105</v>
+        <v>1304</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2106</v>
+        <v>2116</v>
       </c>
       <c r="H675" t="s">
-        <v>2107</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>191</v>
+        <v>2118</v>
       </c>
       <c r="B676" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C676" t="s">
-        <v>17</v>
+        <v>1271</v>
       </c>
       <c r="D676" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E676" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F676" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2108</v>
+        <v>2119</v>
       </c>
       <c r="H676" t="s">
-        <v>2109</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>195</v>
+        <v>2121</v>
       </c>
       <c r="B677" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C677" t="s">
-        <v>54</v>
+        <v>1274</v>
       </c>
       <c r="D677" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E677" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F677" t="s">
-        <v>2039</v>
+        <v>1304</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2110</v>
+        <v>2122</v>
       </c>
       <c r="H677" t="s">
-        <v>2111</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>1104</v>
+        <v>2124</v>
       </c>
       <c r="B678" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C678" t="s">
-        <v>29</v>
+        <v>1278</v>
       </c>
       <c r="D678" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E678" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F678" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2112</v>
+        <v>2125</v>
       </c>
       <c r="H678" t="s">
-        <v>2113</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2114</v>
+        <v>2127</v>
       </c>
       <c r="B679" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C679" t="s">
-        <v>61</v>
+        <v>1282</v>
       </c>
       <c r="D679" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E679" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F679" t="s">
-        <v>485</v>
+        <v>1304</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2115</v>
+        <v>2128</v>
       </c>
       <c r="H679" t="s">
-        <v>2116</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2117</v>
+        <v>2130</v>
       </c>
       <c r="B680" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C680" t="s">
-        <v>65</v>
+        <v>1286</v>
       </c>
       <c r="D680" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E680" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F680" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2118</v>
+        <v>2131</v>
       </c>
       <c r="H680" t="s">
-        <v>2119</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>99</v>
+        <v>2133</v>
       </c>
       <c r="B681" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C681" t="s">
-        <v>10</v>
+        <v>1289</v>
       </c>
       <c r="D681" t="s">
-        <v>773</v>
+        <v>11</v>
       </c>
       <c r="E681" t="s">
-        <v>774</v>
+        <v>12</v>
       </c>
       <c r="F681" t="s">
-        <v>520</v>
+        <v>1304</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2120</v>
+        <v>2134</v>
       </c>
       <c r="H681" t="s">
-        <v>2121</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>738</v>
+        <v>2136</v>
       </c>
       <c r="B682" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C682" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D682" t="s">
-        <v>773</v>
+        <v>88</v>
       </c>
       <c r="E682" t="s">
-        <v>774</v>
+        <v>89</v>
       </c>
       <c r="F682" t="s">
-        <v>485</v>
+        <v>590</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2122</v>
+        <v>2137</v>
       </c>
       <c r="H682" t="s">
-        <v>2123</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>228</v>
+        <v>2139</v>
       </c>
       <c r="B683" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C683" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D683" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E683" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F683" t="s">
-        <v>520</v>
+        <v>114</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2124</v>
+        <v>2140</v>
       </c>
       <c r="H683" t="s">
-        <v>2125</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>232</v>
+        <v>2142</v>
       </c>
       <c r="B684" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C684" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D684" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E684" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F684" t="s">
-        <v>520</v>
+        <v>627</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2126</v>
+        <v>2143</v>
       </c>
       <c r="H684" t="s">
-        <v>2127</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>1135</v>
+        <v>2145</v>
       </c>
       <c r="B685" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C685" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D685" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E685" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F685" t="s">
-        <v>448</v>
+        <v>40</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2128</v>
+        <v>2146</v>
       </c>
       <c r="H685" t="s">
-        <v>1875</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>1138</v>
+        <v>2148</v>
       </c>
       <c r="B686" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C686" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D686" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E686" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F686" t="s">
-        <v>448</v>
+        <v>662</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2129</v>
+        <v>2149</v>
       </c>
       <c r="H686" t="s">
-        <v>1875</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>1142</v>
+        <v>2151</v>
       </c>
       <c r="B687" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C687" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="D687" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E687" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F687" t="s">
-        <v>448</v>
+        <v>681</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2130</v>
+        <v>2152</v>
       </c>
       <c r="H687" t="s">
-        <v>1875</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>1146</v>
+        <v>2154</v>
       </c>
       <c r="B688" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C688" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="D688" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E688" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F688" t="s">
-        <v>448</v>
+        <v>700</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2131</v>
+        <v>2155</v>
       </c>
       <c r="H688" t="s">
-        <v>1875</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>1150</v>
+        <v>2157</v>
       </c>
       <c r="B689" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C689" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="D689" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E689" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F689" t="s">
-        <v>448</v>
+        <v>646</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2132</v>
+        <v>2158</v>
       </c>
       <c r="H689" t="s">
-        <v>1875</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2133</v>
+        <v>2160</v>
       </c>
       <c r="B690" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C690" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D690" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E690" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F690" t="s">
-        <v>187</v>
+        <v>2161</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>343</v>
+        <v>2162</v>
       </c>
       <c r="H690" t="s">
-        <v>2134</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2135</v>
+        <v>2164</v>
       </c>
       <c r="B691" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C691" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="D691" t="s">
-        <v>782</v>
+        <v>88</v>
       </c>
       <c r="E691" t="s">
-        <v>783</v>
+        <v>89</v>
       </c>
       <c r="F691" t="s">
-        <v>485</v>
+        <v>2161</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2136</v>
+        <v>2165</v>
       </c>
       <c r="H691" t="s">
-        <v>2137</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>1157</v>
+        <v>2167</v>
       </c>
       <c r="B692" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C692" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D692" t="s">
-        <v>872</v>
+        <v>88</v>
       </c>
       <c r="E692" t="s">
-        <v>873</v>
+        <v>89</v>
       </c>
       <c r="F692" t="s">
-        <v>448</v>
+        <v>590</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2138</v>
+        <v>2168</v>
       </c>
       <c r="H692" t="s">
-        <v>1875</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>1161</v>
+        <v>2170</v>
       </c>
       <c r="B693" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C693" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D693" t="s">
-        <v>872</v>
+        <v>88</v>
       </c>
       <c r="E693" t="s">
-        <v>873</v>
+        <v>89</v>
       </c>
       <c r="F693" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2139</v>
+        <v>2171</v>
       </c>
       <c r="H693" t="s">
-        <v>1875</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2140</v>
+        <v>387</v>
       </c>
       <c r="B694" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
       <c r="C694" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D694" t="s">
-        <v>872</v>
+        <v>93</v>
       </c>
       <c r="E694" t="s">
-        <v>873</v>
+        <v>94</v>
       </c>
       <c r="F694" t="s">
-        <v>2141</v>
+        <v>40</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2142</v>
+        <v>2173</v>
       </c>
       <c r="H694" t="s">
-        <v>2143</v>
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>35</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C695" t="s">
+        <v>10</v>
+      </c>
+      <c r="D695" t="s">
+        <v>102</v>
+      </c>
+      <c r="E695" t="s">
+        <v>103</v>
+      </c>
+      <c r="F695" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C696" t="s">
+        <v>17</v>
+      </c>
+      <c r="D696" t="s">
+        <v>102</v>
+      </c>
+      <c r="E696" t="s">
+        <v>103</v>
+      </c>
+      <c r="F696" t="s">
+        <v>627</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C697" t="s">
+        <v>22</v>
+      </c>
+      <c r="D697" t="s">
+        <v>102</v>
+      </c>
+      <c r="E697" t="s">
+        <v>103</v>
+      </c>
+      <c r="F697" t="s">
+        <v>627</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C698" t="s">
+        <v>26</v>
+      </c>
+      <c r="D698" t="s">
+        <v>102</v>
+      </c>
+      <c r="E698" t="s">
+        <v>103</v>
+      </c>
+      <c r="F698" t="s">
+        <v>40</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C699" t="s">
+        <v>10</v>
+      </c>
+      <c r="D699" t="s">
+        <v>565</v>
+      </c>
+      <c r="E699" t="s">
+        <v>566</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>48</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C700" t="s">
+        <v>10</v>
+      </c>
+      <c r="D700" t="s">
+        <v>573</v>
+      </c>
+      <c r="E700" t="s">
+        <v>574</v>
+      </c>
+      <c r="F700" t="s">
+        <v>114</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C701" t="s">
+        <v>17</v>
+      </c>
+      <c r="D701" t="s">
+        <v>573</v>
+      </c>
+      <c r="E701" t="s">
+        <v>574</v>
+      </c>
+      <c r="F701" t="s">
+        <v>590</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C702" t="s">
+        <v>10</v>
+      </c>
+      <c r="D702" t="s">
+        <v>713</v>
+      </c>
+      <c r="E702" t="s">
+        <v>714</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>350</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C703" t="s">
+        <v>10</v>
+      </c>
+      <c r="D703" t="s">
+        <v>128</v>
+      </c>
+      <c r="E703" t="s">
+        <v>129</v>
+      </c>
+      <c r="F703" t="s">
+        <v>114</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>330</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C704" t="s">
+        <v>17</v>
+      </c>
+      <c r="D704" t="s">
+        <v>128</v>
+      </c>
+      <c r="E704" t="s">
+        <v>129</v>
+      </c>
+      <c r="F704" t="s">
+        <v>114</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>334</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C705" t="s">
+        <v>22</v>
+      </c>
+      <c r="D705" t="s">
+        <v>128</v>
+      </c>
+      <c r="E705" t="s">
+        <v>129</v>
+      </c>
+      <c r="F705" t="s">
+        <v>114</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>338</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C706" t="s">
+        <v>26</v>
+      </c>
+      <c r="D706" t="s">
+        <v>128</v>
+      </c>
+      <c r="E706" t="s">
+        <v>129</v>
+      </c>
+      <c r="F706" t="s">
+        <v>114</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>884</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C707" t="s">
+        <v>30</v>
+      </c>
+      <c r="D707" t="s">
+        <v>128</v>
+      </c>
+      <c r="E707" t="s">
+        <v>129</v>
+      </c>
+      <c r="F707" t="s">
+        <v>700</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>888</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C708" t="s">
+        <v>35</v>
+      </c>
+      <c r="D708" t="s">
+        <v>128</v>
+      </c>
+      <c r="E708" t="s">
+        <v>129</v>
+      </c>
+      <c r="F708" t="s">
+        <v>646</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C709" t="s">
+        <v>39</v>
+      </c>
+      <c r="D709" t="s">
+        <v>128</v>
+      </c>
+      <c r="E709" t="s">
+        <v>129</v>
+      </c>
+      <c r="F709" t="s">
+        <v>114</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C710" t="s">
+        <v>44</v>
+      </c>
+      <c r="D710" t="s">
+        <v>128</v>
+      </c>
+      <c r="E710" t="s">
+        <v>129</v>
+      </c>
+      <c r="F710" t="s">
+        <v>700</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C711" t="s">
+        <v>48</v>
+      </c>
+      <c r="D711" t="s">
+        <v>128</v>
+      </c>
+      <c r="E711" t="s">
+        <v>129</v>
+      </c>
+      <c r="F711" t="s">
+        <v>662</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C712" t="s">
+        <v>53</v>
+      </c>
+      <c r="D712" t="s">
+        <v>128</v>
+      </c>
+      <c r="E712" t="s">
+        <v>129</v>
+      </c>
+      <c r="F712" t="s">
+        <v>646</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C713" t="s">
+        <v>58</v>
+      </c>
+      <c r="D713" t="s">
+        <v>128</v>
+      </c>
+      <c r="E713" t="s">
+        <v>129</v>
+      </c>
+      <c r="F713" t="s">
+        <v>114</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C714" t="s">
+        <v>63</v>
+      </c>
+      <c r="D714" t="s">
+        <v>128</v>
+      </c>
+      <c r="E714" t="s">
+        <v>129</v>
+      </c>
+      <c r="F714" t="s">
+        <v>646</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C715" t="s">
+        <v>67</v>
+      </c>
+      <c r="D715" t="s">
+        <v>128</v>
+      </c>
+      <c r="E715" t="s">
+        <v>129</v>
+      </c>
+      <c r="F715" t="s">
+        <v>590</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C716" t="s">
+        <v>71</v>
+      </c>
+      <c r="D716" t="s">
+        <v>128</v>
+      </c>
+      <c r="E716" t="s">
+        <v>129</v>
+      </c>
+      <c r="F716" t="s">
+        <v>646</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C717" t="s">
+        <v>75</v>
+      </c>
+      <c r="D717" t="s">
+        <v>128</v>
+      </c>
+      <c r="E717" t="s">
+        <v>129</v>
+      </c>
+      <c r="F717" t="s">
+        <v>700</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C718" t="s">
+        <v>79</v>
+      </c>
+      <c r="D718" t="s">
+        <v>128</v>
+      </c>
+      <c r="E718" t="s">
+        <v>129</v>
+      </c>
+      <c r="F718" t="s">
+        <v>700</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>39</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C719" t="s">
+        <v>10</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2238</v>
+      </c>
+      <c r="F719" t="s">
+        <v>40</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>58</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C720" t="s">
+        <v>10</v>
+      </c>
+      <c r="D720" t="s">
+        <v>172</v>
+      </c>
+      <c r="E720" t="s">
+        <v>173</v>
+      </c>
+      <c r="F720" t="s">
+        <v>174</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>342</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C721" t="s">
+        <v>17</v>
+      </c>
+      <c r="D721" t="s">
+        <v>172</v>
+      </c>
+      <c r="E721" t="s">
+        <v>173</v>
+      </c>
+      <c r="F721" t="s">
+        <v>662</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>346</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C722" t="s">
+        <v>22</v>
+      </c>
+      <c r="D722" t="s">
+        <v>172</v>
+      </c>
+      <c r="E722" t="s">
+        <v>173</v>
+      </c>
+      <c r="F722" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C723" t="s">
+        <v>26</v>
+      </c>
+      <c r="D723" t="s">
+        <v>172</v>
+      </c>
+      <c r="E723" t="s">
+        <v>173</v>
+      </c>
+      <c r="F723" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C724" t="s">
+        <v>30</v>
+      </c>
+      <c r="D724" t="s">
+        <v>172</v>
+      </c>
+      <c r="E724" t="s">
+        <v>173</v>
+      </c>
+      <c r="F724" t="s">
+        <v>627</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C725" t="s">
+        <v>35</v>
+      </c>
+      <c r="D725" t="s">
+        <v>172</v>
+      </c>
+      <c r="E725" t="s">
+        <v>173</v>
+      </c>
+      <c r="F725" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>71</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C726" t="s">
+        <v>10</v>
+      </c>
+      <c r="D726" t="s">
+        <v>913</v>
+      </c>
+      <c r="E726" t="s">
+        <v>914</v>
+      </c>
+      <c r="F726" t="s">
+        <v>662</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>880</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C727" t="s">
+        <v>17</v>
+      </c>
+      <c r="D727" t="s">
+        <v>913</v>
+      </c>
+      <c r="E727" t="s">
+        <v>914</v>
+      </c>
+      <c r="F727" t="s">
+        <v>627</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>379</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C728" t="s">
+        <v>10</v>
+      </c>
+      <c r="D728" t="s">
+        <v>178</v>
+      </c>
+      <c r="E728" t="s">
+        <v>179</v>
+      </c>
+      <c r="F728" t="s">
+        <v>662</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>383</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C729" t="s">
+        <v>17</v>
+      </c>
+      <c r="D729" t="s">
+        <v>178</v>
+      </c>
+      <c r="E729" t="s">
+        <v>179</v>
+      </c>
+      <c r="F729" t="s">
+        <v>662</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C730" t="s">
+        <v>22</v>
+      </c>
+      <c r="D730" t="s">
+        <v>178</v>
+      </c>
+      <c r="E730" t="s">
+        <v>179</v>
+      </c>
+      <c r="F730" t="s">
+        <v>590</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C731" t="s">
+        <v>26</v>
+      </c>
+      <c r="D731" t="s">
+        <v>178</v>
+      </c>
+      <c r="E731" t="s">
+        <v>179</v>
+      </c>
+      <c r="F731" t="s">
+        <v>590</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C732" t="s">
+        <v>30</v>
+      </c>
+      <c r="D732" t="s">
+        <v>178</v>
+      </c>
+      <c r="E732" t="s">
+        <v>179</v>
+      </c>
+      <c r="F732" t="s">
+        <v>590</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C733" t="s">
+        <v>35</v>
+      </c>
+      <c r="D733" t="s">
+        <v>178</v>
+      </c>
+      <c r="E733" t="s">
+        <v>179</v>
+      </c>
+      <c r="F733" t="s">
+        <v>590</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C734" t="s">
+        <v>39</v>
+      </c>
+      <c r="D734" t="s">
+        <v>178</v>
+      </c>
+      <c r="E734" t="s">
+        <v>179</v>
+      </c>
+      <c r="F734" t="s">
+        <v>590</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C735" t="s">
+        <v>44</v>
+      </c>
+      <c r="D735" t="s">
+        <v>178</v>
+      </c>
+      <c r="E735" t="s">
+        <v>179</v>
+      </c>
+      <c r="F735" t="s">
+        <v>40</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C736" t="s">
+        <v>48</v>
+      </c>
+      <c r="D736" t="s">
+        <v>178</v>
+      </c>
+      <c r="E736" t="s">
+        <v>179</v>
+      </c>
+      <c r="F736" t="s">
+        <v>627</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C737" t="s">
+        <v>10</v>
+      </c>
+      <c r="D737" t="s">
+        <v>190</v>
+      </c>
+      <c r="E737" t="s">
+        <v>191</v>
+      </c>
+      <c r="F737" t="s">
+        <v>590</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C738" t="s">
+        <v>17</v>
+      </c>
+      <c r="D738" t="s">
+        <v>190</v>
+      </c>
+      <c r="E738" t="s">
+        <v>191</v>
+      </c>
+      <c r="F738" t="s">
+        <v>590</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C739" t="s">
+        <v>22</v>
+      </c>
+      <c r="D739" t="s">
+        <v>190</v>
+      </c>
+      <c r="E739" t="s">
+        <v>191</v>
+      </c>
+      <c r="F739" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -25576,50 +27152,95 @@
     <hyperlink ref="G670" r:id="rId669"/>
     <hyperlink ref="G671" r:id="rId670"/>
     <hyperlink ref="G672" r:id="rId671"/>
     <hyperlink ref="G673" r:id="rId672"/>
     <hyperlink ref="G674" r:id="rId673"/>
     <hyperlink ref="G675" r:id="rId674"/>
     <hyperlink ref="G676" r:id="rId675"/>
     <hyperlink ref="G677" r:id="rId676"/>
     <hyperlink ref="G678" r:id="rId677"/>
     <hyperlink ref="G679" r:id="rId678"/>
     <hyperlink ref="G680" r:id="rId679"/>
     <hyperlink ref="G681" r:id="rId680"/>
     <hyperlink ref="G682" r:id="rId681"/>
     <hyperlink ref="G683" r:id="rId682"/>
     <hyperlink ref="G684" r:id="rId683"/>
     <hyperlink ref="G685" r:id="rId684"/>
     <hyperlink ref="G686" r:id="rId685"/>
     <hyperlink ref="G687" r:id="rId686"/>
     <hyperlink ref="G688" r:id="rId687"/>
     <hyperlink ref="G689" r:id="rId688"/>
     <hyperlink ref="G690" r:id="rId689"/>
     <hyperlink ref="G691" r:id="rId690"/>
     <hyperlink ref="G692" r:id="rId691"/>
     <hyperlink ref="G693" r:id="rId692"/>
     <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>